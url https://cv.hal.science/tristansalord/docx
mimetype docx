--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Salord </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer, IRIT, Université de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristansalord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0689-4159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280142900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une formation initiale </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences humaines et sociales (sociologies pragmatiques & critiques, géographie humaine, ethnologie contemporaine), mon parcours s’est progressivement ancré dans le champ des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par le développement de compétences ciblées dans le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (analyses lexicométriques, Traitement Automatisé du Langage Naturel) et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse de la production scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> grâce aux nombreux programmes de recherche auxquels j’ai participé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans un monde scientifique de plus en plus confronté à un afflux massif et constant de données, la révolution scientifique du “Big Data” conduit à être de plus en plus vigilant quant aux fondamentaux de communicabilité et transparence, reproductibilité et falsifiabilité qui structurent le champ scientifique. J'attache à cet effet une importance toute particulière dans mes travaux à ouvrir les boîtes noires de la production scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Far Right and Islamist Extremism on Twitter: From Radicalisation to Political Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Birgitta Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.13-46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/vaqq-s725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences temporelles au grand âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153, pp.30-37 : bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les paradigmes de l’offre agroindustrielle pour analyser la trajectoire de transition vers des systèmes alimentaires sains et durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TSE Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la fouille de texte appliquée aux listes d’ingrédients contribue à analyser l’offre alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits à base de légumineuses à graines pour l’alimentation humaine : analyse MINTEL-GNPD 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Innov de Terres Univia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits avec légumineuses en alimentation humaine: quels produits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Webinaire, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food product innovations with grain legumes: which products for which markets? Global overview from MINTEL-GNPD 2010-2019 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo Spaces of Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-87, 2024, Studies in Media and Communications, 9781800716063. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2050-206020240000026008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du bon usage des assistants à base d'intelligences artificielles génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zwqe-fx40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour l'usage des IA génératives comme assistant personnel au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Decoupes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 7 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ztym-j930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser une mobilisation collective dans les réseaux socionumériques : l'exemple des groupes Facebook brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter et vieillir : les âges du &amp;quot;chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Drulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Grierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sociologique sur les conditions d'entrée en institution des personnes âgées et les limites du maintien à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the FS&T and food products development trajectories : the contribution of text mining to the assessment of technological lock-in of legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agriculture, economy and politics. Université de Toulouse, 2024. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024TLSEP031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04705883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des « collèges invisibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Toulouse, France. 2026, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « marché noir » de la publication scientifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Toulouse, France. 2026, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tristan Salord </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer, IRIT, Université de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tristansalord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0689-4159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280142900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D’une formation initiale </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences humaines et sociales (sociologies pragmatiques & critiques, géographie humaine, ethnologie contemporaine), mon parcours s’est progressivement ancré dans le champ des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par le développement de compétences ciblées dans le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (analyses lexicométriques, Traitement Automatisé du Langage Naturel) et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse de la production scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> grâce aux nombreux programmes de recherche auxquels j’ai participé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans un monde scientifique de plus en plus confronté à un afflux massif et constant de données, la révolution scientifique du “Big Data” conduit à être de plus en plus vigilant quant aux fondamentaux de communicabilité et transparence, reproductibilité et falsifiabilité qui structurent le champ scientifique. J'attache à cet effet une importance toute particulière dans mes travaux à ouvrir les boîtes noires de la production scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Far Right and Islamist Extremism on Twitter: From Radicalisation to Political Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Birgitta Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.13-46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/vaqq-s725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences temporelles au grand âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153, pp.30-37 : bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les paradigmes de l’offre agroindustrielle pour analyser la trajectoire de transition vers des systèmes alimentaires sains et durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TSE Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la fouille de texte appliquée aux listes d’ingrédients contribue à analyser l’offre alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits à base de légumineuses à graines pour l’alimentation humaine : analyse MINTEL-GNPD 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Innov de Terres Univia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits avec légumineuses en alimentation humaine: quels produits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Webinaire, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food product innovations with grain legumes: which products for which markets? Global overview from MINTEL-GNPD 2010-2019 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo Spaces of Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-87, 2024, Studies in Media and Communications, 9781800716063. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2050-206020240000026008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du bon usage des assistants à base d'intelligences artificielles génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zwqe-fx40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour l'usage des IA génératives comme assistant personnel au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Decoupes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 7 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ztym-j930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser une mobilisation collective dans les réseaux socionumériques : l'exemple des groupes Facebook brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter et vieillir : les âges du &amp;quot;chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Drulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Grierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sociologique sur les conditions d'entrée en institution des personnes âgées et les limites du maintien à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mantovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the FS&T and food products development trajectories : the contribution of text mining to the assessment of technological lock-in of legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agriculture, economy and politics. Université de Toulouse, 2024. English. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024TLSEP031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04705883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et outils de dépollution de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. LYON, France. 2026, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific publication in the age of AI: practical and theoretical tools to get your bearings in scientific production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Université de Pau et des Pays de l'Adour, France. 2026, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des « collèges invisibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Toulouse, France. 2026, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « marché noir » de la publication scientifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Toulouse, France. 2026, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B03B4F9"/>
+    <w:nsid w:val="A433A822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristansalord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0689-4159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280142900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Birgitta Nilsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dechesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Sakellariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Helm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/vaqq-s725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04705883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tristansalord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0689-4159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280142900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Birgitta Nilsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dechesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Sakellariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Helm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/vaqq-s725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04705883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>