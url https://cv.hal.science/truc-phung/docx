--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,1218 +126,1829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using sodium alginate for protection and colonic delivery the next-generation probiotics (NGPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome Solutions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811512v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les matériaux biodégradables dans les innovations en emballage alimentaire ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242229v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour les matériaux biodégradables dans les innovations en emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polymer structure on the functional properties of alginate for film or coating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Carullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 149, pp.109557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.article 108954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenek S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dole P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1347,1924 +1958,1313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate: a promising material for the encapsulation of next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate as a potential material for protection and delivery of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment (moist heat sterilization) on sodium alginate used for probiotics encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrini M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of polysaccharides in food packaging: Unveiling the potentials and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh H-N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251532v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251517v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginate as a potential polysaccharide for high oxygen barrier applications: influence of structure and composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Carullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373129v1</w:t>
-              </w:r>
-[...609 lines deleted...]
-                <w:t xml:space="preserve">hal-05335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3340,51 +3340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF059A0A"/>
+    <w:nsid w:val="269DA909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/truc-phung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4086-348X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/truc-phung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4086-348X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>