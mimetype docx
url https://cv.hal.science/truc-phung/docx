--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -126,1835 +126,1835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les matériaux biodégradables dans les innovations en emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of polymer structure on the functional properties of alginate for film or coating applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Carullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.109557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenek S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dole P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sodium alginate for protection and colonic delivery the next-generation probiotics (NGPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335242v1</w:t>
-              </w:r>
-[...1193 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1985,77 +1985,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate: a promising material for the encapsulation of next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,90 +2093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2201,90 +2201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate as a potential material for protection and delivery of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2309,103 +2309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment (moist heat sterilization) on sodium alginate used for probiotics encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrini M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,77 +2443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of polysaccharides in food packaging: Unveiling the potentials and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2532,463 +2532,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251517v1</w:t>
+                <w:t xml:space="preserve">hal-05251532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
+                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251532v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh H-N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urena M</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373217v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
@@ -3030,77 +3030,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginate as a potential polysaccharide for high oxygen barrier applications: influence of structure and composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Carullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -3340,51 +3340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269DA909"/>
+    <w:nsid w:val="C280F84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/truc-phung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4086-348X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/truc-phung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4086-348X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>