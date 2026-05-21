--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -3340,51 +3340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C280F84D"/>
+    <w:nsid w:val="BBC293C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>