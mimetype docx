--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -267,165 +267,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
+                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
+              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261136v1</w:t>
+                <w:t xml:space="preserve">hal-04261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
+                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
+              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261122v1</w:t>
+                <w:t xml:space="preserve">hal-04261136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par les images et par le texte : pour un Rabelais sentimental ?</w:t>
               </w:r>
@@ -3728,165 +3728,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'image, piraterie terrestre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'illustration littéraire, entre stratégie éditoriale et poétique auctoriale du Moyen-Age au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Illustration et stratégie de l'imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre, produit culturel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l'imprimé</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>