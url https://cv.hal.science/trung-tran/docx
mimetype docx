--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -91,1376 +91,2375 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En lisant, en écrivant : Gilles Corrozet, un libraire-auteur au temps de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2026, Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ier imaginé. Actes du colloque de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petey-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Petey-Girard, G. Polizzi et T. Tran. Droz, pp.490, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ier imaginé, actes du colloque international des 9-11 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petey-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 800 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vertu de Prudence entre Moyen Âge et Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Berriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">'Évelyne Berriot-Salvadore; Catherine Pascal; François Roudaut; Trung Tran Quoc. Classiques Garnier, 1019 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Discours du livre, Mise en scène et mise en texte sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin, Œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Higman; Bernard Roussel. Gallimard, 1520 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pierre au papier. L'épigramme selon Jean Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzanne Duval; Christophe Gutbub; Anne-Pascale Pouey-Mounou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Styles de la différence. Mélanges en l’honneur de Jean Lecointe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 323-341., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engin et l’artifice : emblématique et poétique chez Guillaume de La Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.846-864, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
+              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
+              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par les images et par le texte : pour un Rabelais sentimental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Desrosiers; Claude La Charité; Christian Veilleux; Tristan Vigliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabelais et l'hybridité des récits rabelaisiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.227-248, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image du livre dans la prose narrative de la Renaissance, un accessoire d’auctorialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Garnier; Vân Dung Le Flanchec; Véronique Montagne; Anne Réach-Ngô; Marie-Claire Thomine; Trung Tran; Nora Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109, Classiques Garnier, pp.663-691, 2016, Études et essais sur la Renaissance, 978-2-8124-3417-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trahir Ovide ? Littéralisation du texte et (dé)figuration du sens : la fiction-figure au risque de l'illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Giuliani; Olivier Leplatre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les détours de l'illustration sous l'Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.287-308, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer l'infigurable : l'emphase synonymique dans le Discours du Songe de Poliphile (1546), entre style d'époque et stylème générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Laurent; Cécile Narjoux; Christelle Reggiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure et la norme hommage à Claude Berthomieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.245-254, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fato prudentia major. Prudence de la reine et vertus des princes dans les Devises ou emblèmes héroïques de Gabriel Syméoni (1559) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Berriot-Salvadore; François Roudaut; Catherine Pascal et Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vertu de Prudence, entre Moyen Âge et Âge Classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.437-458, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’œuvre : le discours du livre sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Anne Réach-Ngô; Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours du livre. Mise en scène du texte et fabrique de l’œuvre sous l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Classiques Garnier, pp.7-21, 2011, Études et essais sur la Renaissance, 978-2-8124-0309-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3908-7.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’œuvre : le discours du livre sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Anne Réach-Ngô; Trung Trần. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours du livre. Mise en scène et mise en texte sous l’Ancien Régime,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 7-21, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une &amp;quot;énonciation éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Ouvry-Vial et Anne Réach-Ngô. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acte éditorial : publier à la Renaissance et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le texte illustré au XVIe siècle, stratégie éditoriale ou création littéraire ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Ouvry-Vial et Anne Réach-Ngô. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acte éditorial : publier à la Renaissance et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.59-88, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art typographique au XVIe siècle, entre esthétique du livre et poétique des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Dürrenmatt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calligraphie - Typographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Improviste, pp.35-52, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte poétique dans la &amp;quot;geste&amp;quot; iconographique du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Sabourin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et illustration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.43-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image dans l'espace visuel et textuel des narrations illustrées de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre et ses espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris 10, pp.85-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Langue vulgaire, lexique architectural et langue littéraire dans le Discours du Songe de Poliphile (1546) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexiques scientifiques et techniques : constitution et approche historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'École polytechnique, pp.235-246, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1470,152 +2469,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues et le siècle : table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Audidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.10934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1625,2761 +2624,1912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ emblématisation de la fiction païenne au XVIe siècle : illustrer le vers, historier la fable, figurer le sens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107, pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la rhétorique de la compilation aux mots de l’invention : autour du péritexte de l’Hecatomgraphie de Gilles Corrozet (1540) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et formes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : par similitudes paraboliques et parolles faintes&amp;quot;. Les dynamiques de la figure au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rhren.2013.3325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'emblématisation fait à la fiction : autour de l’Amour de Cupido et de Psiché (1546)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.87-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rhren.2013.3330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chambre de la mémoire de Lina Bolzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.186-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marquetis d'Antoine Du Saix (1559) : du recueil comme mosaïque à l'emblème comme signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, LXIII-3, pp.575-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063225v1</w:t>
-              </w:r>
-[...909 lines deleted...]
-                <w:t xml:space="preserve">hal-03053897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations emblématiques de la Fortune chez Gilles Corrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux de la Fortune : métamorphoses et variations littéraires et iconographiques dans l'Europe des XVIe et XVIIe siècles, Université Paul Valéry Montpellier 3, 22-23 mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques de la 'figure' dans la littérature emblématique et para-emblématique du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Trung Tran: Théories et pratiques de la figure dans la littérature emblématique et para-emblématique du XVIe siècle" organisé par Rosana Gorris et l'université de Vérone le 18 février 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vérone, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ésope à la Houghton Library : la fable ésopique au miroir de ses éditions renaissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Houghton Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Houghton Library, Mar 2014, Harvard University - Cambridge, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02884555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies titulaires dans les genres de l'expression figurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSA Annual Conference New York 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, New-York, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions of Image and Text in the Printed Book, 1498-1600</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Houghton Library de l’université de Harvard (Massachussets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harvard, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer', 'historier', 'figurer' : ce que l’image fait au texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysémie Littérature, arts et savoirs de la Renaissance et du premier XVIIe siècle : l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fictions emblématisées au XVIe siècle, entre genre éditorial et pratiques scripturaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Renaissance Society of America Annual Meeting Program and Abstract Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Diego, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature illustrée à l'épreuve de la reproductibilité technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image répétée : imitation, copie, remploi, recyclage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impertinence générique, genres de l'impertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impertinences de la parole : collusions génériques et renversement satirique dans les Loups ravissans de Robert Gobin (c.1505) Lyon, décembre 2010, à paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en image, mise en page et mise en vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers en images. L'iconographie de la poésie occidentale (manuscrits enluminés, imprimés illustrés, livres de dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustration et stratégie de l'imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre, produit culturel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image, piraterie terrestre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'illustration littéraire, entre stratégie éditoriale et poétique auctoriale du Moyen-Age au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l'imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Littérature et illustration : image, texte et métamorphoses du support", Université de Montpellier III, 26 mai 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">langue vulgaire, lexique architectural et langue littéraire dans le &amp;quot;Discours du songe de Poliphile (1546)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Constitution des lexiques scientifiques et techniques entre 1300 et 1600", Nancy 22 et 23 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nancy, France. pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autorité au carrefour de l'image et du texte dans les livres imprimés de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe ELIRE sur "La note d'autorité", mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un Rabelais sentimental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Hybridité des récits rabelaisiens", Montréal, août 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la fonction mémorielle de l'image dans le livre illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Musique et mémoire artificielle au Moyen-Age et à la Renaissance", Université Toulouse-Le Mirail, 29 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image et la fabrique du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fable/Figure: récit, fiction, allégorisation à la Renaissance, numéro spécial de Réforme, Humanisme, Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4526,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Godet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>