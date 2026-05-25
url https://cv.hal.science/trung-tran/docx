--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -437,50 +437,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Ier imaginé, actes du colloque international des 9-11 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petey-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Ier imaginé. Actes du colloque de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petey-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -495,145 +583,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Petey-Girard, G. Polizzi et T. Tran. Droz, pp.490, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956715v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02891484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t>
               </w:r>
@@ -1266,165 +1266,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
+                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
+              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261136v1</w:t>
+                <w:t xml:space="preserve">hal-04261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’autorité de l’emblématiste : scénographies auctoriales dans l’Imagination poétique (1552) de Barthélemy Aneau »</w:t>
+                <w:t xml:space="preserve">« De l’illustration de l’auteur à l’illustration du livre : figurer, instaurer, usurper l’autorité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité (Moyen Age-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-110, 2021</w:t>
+              <w:t xml:space="preserve">, pp.7-22, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261122v1</w:t>
+                <w:t xml:space="preserve">hal-04261136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par les images et par le texte : pour un Rabelais sentimental ?</w:t>
               </w:r>
@@ -2770,183 +2770,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : par similitudes paraboliques et parolles faintes&amp;quot;. Les dynamiques de la figure au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Ce que l'emblématisation fait à la fiction : autour de l’Amour de Cupido et de Psiché (1546)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 77, pp.7-16. </w:t>
+              <w:t xml:space="preserve">, 2013, 77, pp.87-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhren.2013.3325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2013.3330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063154v1</w:t>
+                <w:t xml:space="preserve">hal-03063226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'emblématisation fait à la fiction : autour de l’Amour de Cupido et de Psiché (1546)</w:t>
+                <w:t xml:space="preserve">Introduction : par similitudes paraboliques et parolles faintes&amp;quot;. Les dynamiques de la figure au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 77, pp.87-111. </w:t>
+              <w:t xml:space="preserve">, 2013, 77, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhren.2013.3330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2013.3325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063226v1</w:t>
+                <w:t xml:space="preserve">hal-03063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chambre de la mémoire de Lina Bolzoni</w:t>
               </w:r>
@@ -3816,165 +3816,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'image, piraterie terrestre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'illustration littéraire, entre stratégie éditoriale et poétique auctoriale du Moyen-Age au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Illustration et stratégie de l'imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre, produit culturel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l'imprimé</w:t>
               </w:r>
@@ -4092,178 +4092,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un Rabelais sentimental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hybridité des récits rabelaisiens", Montréal, août 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autorité au carrefour de l'image et du texte dans les livres imprimés de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe ELIRE sur "La note d'autorité", mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074469v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03072309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la fonction mémorielle de l'image dans le livre illustré</w:t>
               </w:r>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Godet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Godet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Berriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0663" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3908-7.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10934" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3330" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3325" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>