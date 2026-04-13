--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -572,222 +572,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03261429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a tetO/TetR system in Neurospora crassa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct homologous dsDNA-dsDNA pairing: how, where and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey K Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinh-Suong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Gladyshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.103316. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432, pp.737-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2019.103316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261456v1</w:t>
+                <w:t xml:space="preserve">hal-02364881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct homologous dsDNA-dsDNA pairing: how, where and why?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a tetO/TetR system in Neurospora crassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinh-Suong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Gladyshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 432, pp.737-744. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.103316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2019.103316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364881v1</w:t>
+                <w:t xml:space="preserve">pasteur-03261456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of PDC1, a novel protein involved in the epigenetic cell degeneration Crippled Growth in Podospora anserina</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinh-Suong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-mycologie2024v45a6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103711" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gladyshev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rhoades" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Cecere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108664118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.103316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lalucque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4030085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Boucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K. Mazur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinh-Suong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-mycologie2024v45a6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103711" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gladyshev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rhoades" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Cecere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108664118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.103316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lalucque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4030085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Boucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K. Mazur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>