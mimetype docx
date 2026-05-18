--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -997,278 +997,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pattern to Link Adenosine Signaling, Circadian System, and Potential Final Common Pathway in the Pathogenesis of Major Depressive Disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optogenetic stimulation of ventral tegmental area dopaminergic neurons in a female rodent model of depression: The effect of different stimulation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Yan Yu</w:t>
+                <w:t xml:space="preserve">Yixin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsvetan Serchov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Döbrössy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-022-03001-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3), pp.897-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.25014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240649v1</w:t>
+                <w:t xml:space="preserve">hal-04240806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic stimulation of ventral tegmental area dopaminergic neurons in a female rodent model of depression: The effect of different stimulation patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Pfeiffer</w:t>
+                <w:t xml:space="preserve">A Pattern to Link Adenosine Signaling, Circadian System, and Potential Final Common Pathway in the Pathogenesis of Major Depressive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Ling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilf Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Yan Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsvetan Serchov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Máté Döbrössy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (3), pp.897-911. </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (11), pp.6713-6723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.25014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-022-03001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04240806v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidepressant drugs act by directly binding to TRKB neurotrophin receptors</w:t>
               </w:r>
@@ -2271,165 +2271,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the circadian clock in the mPFC in the neurobiology and rapid treatment of depression</w:t>
+                <w:t xml:space="preserve">Modulation of glutamatergic mechanisms by TAT-peptides as novel treatment approach for depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsvetan Serchov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the GBMStudiengruppe Molekulare Neurobiologie: " HORIZONS IN NEUROSCIENCE - ORGANOIDS, OPTOGENETICS AND REMOTE CONTROL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Symposium: The development of highly innovative treatment approaches for depression; DGPPN Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240842v1</w:t>
+                <w:t xml:space="preserve">hal-04240849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of glutamatergic mechanisms by TAT-peptides as novel treatment approach for depression</w:t>
+                <w:t xml:space="preserve">The role of the circadian clock in the mPFC in the neurobiology and rapid treatment of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsvetan Serchov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: The development of highly innovative treatment approaches for depression; DGPPN Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Meeting of the GBMStudiengruppe Molekulare Neurobiologie: " HORIZONS IN NEUROSCIENCE - ORGANOIDS, OPTOGENETICS AND REMOTE CONTROL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240849v1</w:t>
+                <w:t xml:space="preserve">hal-04240842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep disturbance and changes in oscillatory activity in a mouse model of depression: effects of sleep deprivation, ketamine and circadian clock modulation</w:t>
               </w:r>
@@ -2993,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilf Gardner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan Serchov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Balzinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marchese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ragno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03276-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ling Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Bin Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Xia Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-025-02076-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780057v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vestring" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veleanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Conde Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schuberth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bronnec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66774-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779966v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dorner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Scholliers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ehrenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02725-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockalingam Ramanathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51716-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fuchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Robin-Choteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugueny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44931-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-03001-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Coenen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; D&#246;br&#246;ssy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Casarotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Girych" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Fred" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kovaleva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moliner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikst-Nynke Verkaik-Schakel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Biber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pl&#246;sch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Normann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R&#246; Sl &#167;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.121723" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schw&#228;r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gardner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serchov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.05.588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Domschke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bischofberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01485-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourrette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-738-9_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sarrazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilf Gardner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetan Serchov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Balzinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marchese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ragno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03276-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Ling Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Bin Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Xia Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-025-02076-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780057v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vestring" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Veleanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Conde Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schuberth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bronnec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66774-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779966v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dorner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Scholliers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ehrenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02725-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockalingam Ramanathan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51716-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fuchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Robin-Choteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugueny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44931-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Tong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Coenen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; D&#246;br&#246;ssy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-022-03001-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Casarotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Girych" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Fred" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kovaleva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moliner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikst-Nynke Verkaik-Schakel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Biber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pl&#246;sch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Normann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R&#246; Sl &#167;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.121723" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schw&#228;r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gardner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serchov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.05.588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Domschke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bischofberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01485-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourrette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-738-9_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>