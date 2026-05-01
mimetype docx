--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -499,1906 +499,2144 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Thakker et al, “Bridging the dermatological divide: The ethical deployment of artificial intelligence in low-resource settings”</w:t>
+                <w:t xml:space="preserve">Oral ivermectin versus 5% permethrin cream to treat children and adults with classic scabies: multicentre, assessor blinded, cluster randomised clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Démoulins</w:t>
+                <w:t xml:space="preserve">Franck Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Guillaume Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Anh Duong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2025.08.127⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.e086277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-086277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448325v1</w:t>
+                <w:t xml:space="preserve">hal-05529976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry to monitor skin barrier: a proof-of-concept study on skin differentiation compared to corneometry, TEWL measurement, and High-Performance Liquid Chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Thakker et al, “Bridging the dermatological divide: The ethical deployment of artificial intelligence in low-resource settings”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Genain</w:t>
+                <w:t xml:space="preserve">Edmond Démoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amalric</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eveillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 94 (2), pp.e111-e112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2025.08.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953978v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+                <w:t xml:space="preserve">Electrochemistry to monitor skin barrier: a proof-of-concept study on skin differentiation compared to corneometry, TEWL measurement, and High-Performance Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Poizeau</w:t>
+                <w:t xml:space="preserve">William Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Alain Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+                <w:t xml:space="preserve">Gilles Genain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jouan</w:t>
+                <w:t xml:space="preserve">Nicolas Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ly</w:t>
+                <w:t xml:space="preserve">Mélissa Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+                <w:t xml:space="preserve">hal-04953978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin and Digitalu2013The 2024 Narrative</w:t>
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Du Crest</w:t>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monisha Madhumita</w:t>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendemagegn Enbiale</w:t>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zink</w:t>
+                <w:t xml:space="preserve">N. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Papier</w:t>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Proceedings: Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (3), pp.322-330. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcpdig.2024.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771022v1</w:t>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store and forward Teledermatology for epidermal necrolysis management: Experience of a French reference centre</w:t>
+                <w:t xml:space="preserve">Skin and Digitalu2013The 2024 Narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Giraud-Kerleroux</w:t>
+                <w:t xml:space="preserve">Dominique Du Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
+                <w:t xml:space="preserve">Monisha Madhumita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+                <w:t xml:space="preserve">Wendemagegn Enbiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
+                <w:t xml:space="preserve">Alexander Zink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fiani</w:t>
+                <w:t xml:space="preserve">Art Papier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), </w:t>
+              <w:t xml:space="preserve">Mayo Clinic Proceedings: Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.322-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.18550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpdig.2024.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099801v1</w:t>
+                <w:t xml:space="preserve">hal-04771022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and challenges of store-and-forward teledermatology for skin diseases of elderly in long-term care facilities: results of a five-year analysis</w:t>
+                <w:t xml:space="preserve">Store and forward Teledermatology for epidermal necrolysis management: Experience of a French reference centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Tian</w:t>
+                <w:t xml:space="preserve">Laura Giraud-Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Hirsch</w:t>
+                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Skayem</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thomas</w:t>
+                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hua</w:t>
+                <w:t xml:space="preserve">Caroline Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.19240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139466v1</w:t>
+                <w:t xml:space="preserve">hal-04099801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin cancer and COVID ‐19: was the diagnosis safeguarded by teledermatology? a study on 1229 cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evolution and challenges of store-and-forward teledermatology for skin diseases of elderly in long-term care facilities: results of a five-year analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Skayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Viarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18138⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.19240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654024v1</w:t>
+                <w:t xml:space="preserve">hal-04139466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEAG: Pustulose Exanthématique Aiguë Généralisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Skin cancer and COVID ‐19: was the diagnosis safeguarded by teledermatology? a study on 1229 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Skayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Viarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Dermatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03928918v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PEAG: Pustulose Exanthématique Aiguë Généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Skayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMC - Dermatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03774944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136039v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociological Perspective of Users’ Invisible Work: A Qualitative Research Framework for Studying Digital Health Innovations Integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.e25651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/25159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502232v1</w:t>
+                <w:t xml:space="preserve">hal-03136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Sociological Perspective of Users’ Invisible Work: A Qualitative Research Framework for Studying Digital Health Innovations Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilara Vanessa Trupia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.e25159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03035103v1</w:t>
+                <w:t xml:space="preserve">hal-03502232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Telemedicine Implementation and Integration Within Health Systems to Fight the COVID-19 Pandemic: A Call to Action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Al Skayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/18810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02549310v1</w:t>
+                <w:t xml:space="preserve">hal-03035103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Telemedicine Implementation and Integration Within Health Systems to Fight the COVID-19 Pandemic: A Call to Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieland Meyer</w:t>
+                <w:t xml:space="preserve">Robin Ohannessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Irinyi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Odone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.e18810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/18810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594853v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02549310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déploiement de la télémédecine, contexte et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (820), pp.45-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Stielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieland Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mortality Associated with Neurofibromatosis 1: A Cohort Study of 1895 Patients in 1980-2006 in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sbidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Valeyrie-Allanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ferkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-6-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00593483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2408,281 +2646,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjemil Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardinal Julie Stal Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7D78750"/>
+    <w:nsid w:val="A03D9F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2981,51 +3219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tu-anh-duong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197687393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25496398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25671761" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond D&#233;moulins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2025.08.127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eveillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.11.031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Du Crest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisha Madhumita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendemagegn Enbiale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Papier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2024.05.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud-Kerleroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04139466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hirsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Skayem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viarnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02549310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohannessian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Odone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Valeyrie-Allanore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vialette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tu-anh-duong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197687393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25496398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25671761" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond D&#233;moulins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2025.08.127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amalric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eveillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.11.031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Du Crest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisha Madhumita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendemagegn Enbiale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Papier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2024.05.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud-Kerleroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04139466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Skayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Viarnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Vanessa Trupia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02549310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohannessian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Odone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18810" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Valeyrie-Allanore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vialette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ferkal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-18" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>