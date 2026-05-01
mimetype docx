--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -115,551 +115,551 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating recursive least squares adaptation/learning algorithms using a dynamic adaptation gain</w:t>
+                <w:t xml:space="preserve">Accelerating variable step-size LMS adaptation algorithms using a dynamic adaptation gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+                <w:t xml:space="preserve">Dariusz Bismor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+                <w:t xml:space="preserve">Tudor‐bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.39-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.4079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885000v1</w:t>
+                <w:t xml:space="preserve">hal-05266842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating variable step-size LMS adaptation algorithms using a dynamic adaptation gain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accelerating recursive least squares adaptation/learning algorithms using a dynamic adaptation gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Bismor</w:t>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor‐bogdan Airimitoaie</w:t>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (July), pp.112297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.4079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266842v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a general structure for adaptation/learning algorithms - stability and performance issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Association of a fractional order controller with an optimal model-based approach for a robust, safe and high performing control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111193⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13540-023-00204-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045239v1</w:t>
+                <w:t xml:space="preserve">hal-04238423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a fractional order controller with an optimal model-based approach for a robust, safe and high performing control of nonlinear systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a general structure for adaptation/learning algorithms - stability and performance issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156 (October), pp.111193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13540-023-00204-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238423v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving performance of adaptive feedforward noise attenuators using a dynamic adaptation gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 560 (September), pp.117790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -706,51 +706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high accuracy and stability test bench for ageing measurement of 16 nm FinFETs based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Sobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -810,51 +810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Three-Tank System Fault Detection and Isolation Using Differential Flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -927,64 +927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design of an Anticipative Feedforward-feedback Controller for MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (3), pp.924-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,64 +1018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Adaptive Feedforward Noise Attenuation--A Unified Approach and Experimental Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,64 +1148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time robust control with an anticipative action for preview systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Abrashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,77 +1269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the delay barrier in adaptive feedforward active noise control using Youla -Kučera parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1386,64 +1386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined adaptive feedback and feedforward compensation for active vibration control using Youla–Kučera parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 434, pp.422 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,64 +1477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and Adaptive Active Vibration Control Using an Inertial Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (10), pp.6482-6489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,64 +1568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive attenuation of unknown and time-varying narrow band and broadband disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1684,64 +1684,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Adaptive Attenuation of Multiple Narrow-Band Disturbances Applied to Active Vibration Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (2), pp.761-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1769,395 +1769,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect adaptive regulation strategy for the attenuation of time varying narrow-band disturbances applied to a benchmark problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using &amp;quot;Integral+Proportional&amp;quot; adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (4), pp.313-325. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.1501-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829979v1</w:t>
+                <w:t xml:space="preserve">hal-00830023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using &amp;quot;Integral+Proportional&amp;quot; adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct adaptive rejection of unknown time-varying narrow band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (5), pp.1501-1505. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.326-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830023v1</w:t>
+                <w:t xml:space="preserve">hal-00829964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct adaptive rejection of unknown time-varying narrow band disturbances applied to a benchmark problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect adaptive regulation strategy for the attenuation of time varying narrow-band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (4), pp.326-336. </w:t>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.313-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829964v1</w:t>
+                <w:t xml:space="preserve">hal-00829979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on Adaptive Regulation - Rejection ofunknown/time-varying multiple narrow band disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2204,64 +2204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIR Youla-Kucera parametrized adaptive feedforward compensators for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2308,64 +2308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Youla–Kucera parametrized adaptive feedforward compensator for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,64 +2437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for AVC systems in presence of a feedback controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), pp.982-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,77 +2528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (10), pp.2185-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,64 +2690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,434 +2775,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat dynamic model analysis of a delta-wing convertible aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Pasquali</w:t>
+                <w:t xml:space="preserve">Dynamic variable step size LMS adaptation algorithms---Application to adaptive feedforward noise attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Bismor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.67-72, </w:t>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1782-1788, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671587v1</w:t>
+                <w:t xml:space="preserve">hal-04509676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic variable step size LMS adaptation algorithms---Application to adaptive feedforward noise attenuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rigid Body Modeling and Dynamic Flight Control of a Tethered Kite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590806⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, London, United Kingdom. pp.415-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509676v1</w:t>
+                <w:t xml:space="preserve">hal-04930312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Body Modeling and Dynamic Flight Control of a Tethered Kite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flat dynamic model analysis of a delta-wing convertible aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, London, United Kingdom. pp.415-420, </w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930312v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive identification with regularization and on-line hyperparameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification (SYSID2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,90 +3240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal flight trajectories of a tethered kite for ship propulsion under variable wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, London, United Kingdom. pp.403-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,90 +3357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can dynamic adaptation gain speed up recursive least squares algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Society, Dec 2024, Milan, Italy. pp.2791-2796, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chevrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,529 +3598,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal CRONE control of the intake manifold pressure of a spark ignition internal combustion engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving adaptation/learning transients using a dynamic adaptation gain/learning rate -Theoretical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163207v1</w:t>
+                <w:t xml:space="preserve">hal-03823964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of a safe and high performing CRONE control of nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal CRONE control of the intake manifold pressure of a spark ignition internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163214v1</w:t>
+                <w:t xml:space="preserve">hal-04163207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Defence in an EQF6 Training and Education Program, From the Design to the Execution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Principles of a safe and high performing CRONE control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educon 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005245v1</w:t>
+                <w:t xml:space="preserve">hal-04163214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving adaptation/learning transients using a dynamic adaptation gain/learning rate -Theoretical and experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence for Defence in an EQF6 Training and Education Program, From the Design to the Execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, Kuweit city, Kuwait</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823964v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a general structure exist for adaptation/learning algorithms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4154,90 +4154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control of engine intake manifold pressure with an uncertain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Trutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,90 +4284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preview control of engine intake manifold pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Trutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4399,308 +4399,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodular Completion for Computation of Fractionally Flat Outputs for Linear Fractionally Flat Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust Anticipative Controller Design with Application to A High Dynamic Engine Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885984v1</w:t>
+                <w:t xml:space="preserve">hal-02885931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Anticipative Controller Design with Application to A High Dynamic Engine Testbed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unimodular Completion for Computation of Fractionally Flat Outputs for Linear Fractionally Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asma Achnib</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885931v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of a new class of algorithms for active noise attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4738,90 +4738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Youla-Kucera Parametrization for Active Noise and Vibration Attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,51 +4872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Choice of Multiple Flat Outputs for Fault Detection and Isolation of a Flat System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertible delta-wing aircraft for teaching and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,64 +5106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why one should use Youla-Kucera parametrization in adaptive feedforward noise attenuation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,64 +5227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipative Robust Design Applied to a Water Level Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayadi Guefrachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertible Aircraft Dynamic Modelling and Flatness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Prieto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,442 +5463,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Identification and control of a Convertible Aircraft (MICA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control Tuning: Methods and Issues. Application to steering wheel position control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Abrashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lavigne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Cohen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Dayton-Cincinnati Aerospace Sciences Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719041v1</w:t>
+                <w:t xml:space="preserve">hal-01707608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized predictive controller performances in an anticipative context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Abrashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marrakech, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Tuning: Methods and Issues. Application to steering wheel position control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Identification and control of a Convertible Aircraft (MICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd Dayton-Cincinnati Aerospace Sciences Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dayton, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707608v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of Vibrational Interference -Robust and Adaptive Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Control Association, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5923,64 +5923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation active des interférences vibrationnelles – Méthodologie et Evaluation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Analyse Vibrationelle Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Val de Loire, Nov 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6005,64 +6005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation active robuste et adaptative desinterférences vibrationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 - VISHNO 2016 - 13e Congrès Français d'Acoustique et le 20e colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6081,278 +6081,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect adaptive control of unknown diffusion equation</w:t>
+                <w:t xml:space="preserve">Adaptive active vibration isolation – A control perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AIAA Flow Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2014-2938⟩</w:t>
+              <w:t xml:space="preserve">AVE 2014 - 4ième Colloque Francophone Analyse Vibratoire Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Blois, France. pp.04001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101083v1</w:t>
+                <w:t xml:space="preserve">hal-01237933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive active vibration isolation – A control perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indirect adaptive control of unknown diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marouane Alma</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVE 2014 - 4ième Colloque Francophone Analyse Vibratoire Expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Blois, France. pp.04001, </w:t>
+              <w:t xml:space="preserve">7th AIAA Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152004001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237933v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving robust stability by increasing the number of controlled degrees of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd AIAA Applied Aerodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6386,64 +6386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general adaptive feedforward compensation algorithm for active vibration control with mechanical coupling and local feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2014 - 22nd Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediteranean Control Association, Jun 2014, Palermo, Italy. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6471,368 +6471,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect adaptive regulation strategies for rejection of time varying narrow band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830047v1</w:t>
+                <w:t xml:space="preserve">hal-00830031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect adaptive regulation strategies for rejection of time varying narrow band disturbances applied to a benchmark problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An indirect adaptive scheme for attenuation of multiple narrow-band disturbances: stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830031v1</w:t>
+                <w:t xml:space="preserve">hal-00830043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect adaptive scheme for attenuation of multiple narrow-band disturbances: stability analysis</w:t>
+                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830043v1</w:t>
+                <w:t xml:space="preserve">hal-00830047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Indirect Adaptive Feedback Attenuation Strategy for Active Vibration Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6860,320 +6860,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818201v1</w:t>
+                <w:t xml:space="preserve">hal-00818209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818209v1</w:t>
+                <w:t xml:space="preserve">hal-00818201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using integral + proportional adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4412 - 4417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7207,64 +7207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two approaches for adaptive feedforward compensation in active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7324,64 +7324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid adaptive feedforward-feedback compensation algorithms for active vibration control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. paper ThA10.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7406,64 +7406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Youla-Kucera parametrized adaptive feedforward compensator for active vibration control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,64 +7501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mechanical structures in the presence of narrow band disturbances - Application to an active suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,64 +7618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IIR Youla-Kucera parametrized adaptive feedforward compensator for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7745,64 +7745,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and robust active vibration control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,77 +7913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances and robustness of GPC controller in an anticipative context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Abrashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8066,90 +8066,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle multivariable et anticipatif de système dynamique pour véhicules automobiles, procédé et programme sur la base d’un tel système de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Shulga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2203144. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8167,90 +8167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de système dynamique pour véhicules automobiles, procédé et programme sur la base d’un tel système de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Shulga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2112299. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,51 +8300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste et calibrage des systèmes de contrôle actif de vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble; UNIVERSITE POLYTECHNIQUE DE BUCAREST, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENT015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8403,103 +8403,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up VSLMS adaptation algorithms using dynamic adaptation gain: Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+                <w:t xml:space="preserve">Dariusz Bismor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Bismor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,90 +8517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results for ARIMA adaptation algorithms with time-varying matrix adaptation gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8618,64 +8618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive identification with regularization and on-line hyperparameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Fault Detection and Isolation for Fractional Order Linear Flat Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,64 +8794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified Youla-Kučera parametrized adaptive feedforward compensator for active vibration and noise control with internal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,51 +8908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Choice of Multiple Flat Outputs for Fault Detection and Isolation of a Flat System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9041,77 +9041,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique Constructive des Techniques Utilisées pour l'Estimation et la Validation des Modèles de Prédiction en Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9146,64 +9146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feedforward Compensation Algorithms for Active Vibration Control with Mechanical Coupling and Local Feedback - a unified approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9403,51 +9403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor&#8208;bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shulga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00204-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sobas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cazaurang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-021-0034-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3023276" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abrashov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041711" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2548438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLTR6CJB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2257782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2194714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3N4572L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pasquali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Farges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecroart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Guefrachi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Prieto Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cohen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166911" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1668" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152004001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6427006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237936v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319414492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41450-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor&#8208;bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shulga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00204-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sobas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cazaurang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-021-0034-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3023276" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abrashov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041711" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2548438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLTR6CJB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2257782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2194714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3N4572L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pasquali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Farges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843908" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecroart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153309" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Guefrachi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Prieto Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1668" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166911" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152004001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6427006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237936v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319414492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41450-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>