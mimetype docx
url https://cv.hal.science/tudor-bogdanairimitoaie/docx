--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -219,7664 +219,8045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating recursive least squares adaptation/learning algorithms using a dynamic adaptation gain</w:t>
+                <w:t xml:space="preserve">Hybrid SSA-GA-NARX modelling of HVAC energy consumption in buildings: a comparative study in the frame of a real case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irati Zapirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112297⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.117561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885000v1</w:t>
+                <w:t xml:space="preserve">hal-05613447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a fractional order controller with an optimal model-based approach for a robust, safe and high performing control of nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+                <w:t xml:space="preserve">Accelerating recursive least squares adaptation/learning algorithms using a dynamic adaptation gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (July), pp.112297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13540-023-00204-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238423v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a general structure for adaptation/learning algorithms - stability and performance issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Association of a fractional order controller with an optimal model-based approach for a robust, safe and high performing control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111193⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13540-023-00204-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045239v1</w:t>
+                <w:t xml:space="preserve">hal-04238423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving performance of adaptive feedforward noise attenuators using a dynamic adaptation gain</w:t>
+                <w:t xml:space="preserve">On a general structure for adaptation/learning algorithms - stability and performance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117790⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156 (October), pp.111193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045279v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high accuracy and stability test bench for ageing measurement of 16 nm FinFETs based FPGA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving performance of adaptive feedforward noise attenuators using a dynamic adaptation gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Marc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 560 (September), pp.117790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04017664v1</w:t>
+                <w:t xml:space="preserve">hal-04045279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Three-Tank System Fault Detection and Isolation Using Differential Flatness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of a high accuracy and stability test bench for ageing measurement of 16 nm FinFETs based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Sobas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+                <w:t xml:space="preserve">François Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.100197. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.114698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2022.100197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601378v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Design of an Anticipative Feedforward-feedback Controller for MIMO Systems</w:t>
+                <w:t xml:space="preserve">Nonlinear Three-Tank System Fault Detection and Isolation Using Differential Flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Achnib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-021-0034-z⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2022.100197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605660v1</w:t>
+                <w:t xml:space="preserve">hal-03601378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Adaptive Feedforward Noise Attenuation--A Unified Approach and Experimental Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Design of an Anticipative Feedforward-feedback Controller for MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3023276⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.924-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-021-0034-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947816v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time robust control with an anticipative action for preview systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithms for Adaptive Feedforward Noise Attenuation--A Unified Approach and Experimental Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergey Abrashov</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4041711⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.1850-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3023276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915210v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the delay barrier in adaptive feedforward active noise control using Youla -Kučera parametrization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discrete-time robust control with an anticipative action for preview systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Abrashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4041711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136074v1</w:t>
+                <w:t xml:space="preserve">hal-01915210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined adaptive feedback and feedforward compensation for active vibration control using Youla–Kučera parametrization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beyond the delay barrier in adaptive feedforward active noise control using Youla -Kučera parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 434, pp.422 - 441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.044⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 455 (September), pp.339-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870542v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Adaptive Active Vibration Control Using an Inertial Actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined adaptive feedback and feedforward compensation for active vibration control using Youla–Kučera parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2548438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 434, pp.422 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394199v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive attenuation of unknown and time-varying narrow band and broadband disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust and Adaptive Active Vibration Control Using an Inertial Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2547⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (10), pp.6482-6489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2548438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01168620v1</w:t>
+                <w:t xml:space="preserve">hal-01394199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Adaptive Attenuation of Multiple Narrow-Band Disturbances Applied to Active Vibration Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive attenuation of unknown and time-varying narrow band and broadband disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.1367-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2257782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830039v1</w:t>
+                <w:t xml:space="preserve">hal-01168620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using &amp;quot;Integral+Proportional&amp;quot; adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indirect Adaptive Attenuation of Multiple Narrow-Band Disturbances Applied to Active Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.01.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2257782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830023v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct adaptive rejection of unknown time-varying narrow band disturbances applied to a benchmark problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using &amp;quot;Integral+Proportional&amp;quot; adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.012⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.1501-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829964v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect adaptive regulation strategy for the attenuation of time varying narrow-band disturbances applied to a benchmark problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct adaptive rejection of unknown time-varying narrow band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (4), pp.313-325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829979v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark on Adaptive Regulation - Rejection ofunknown/time-varying multiple narrow band disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect adaptive regulation strategy for the attenuation of time varying narrow-band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (4), pp.238-252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394189v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IIR Youla-Kucera parametrized adaptive feedforward compensators for active vibration control with mechanical coupling</w:t>
+                <w:t xml:space="preserve">Benchmark on Adaptive Regulation - Rejection ofunknown/time-varying multiple narrow band disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marouane Alma</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.238-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2194714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673716v1</w:t>
+                <w:t xml:space="preserve">hal-01394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Youla–Kucera parametrized adaptive feedforward compensator for active vibration control with mechanical coupling</w:t>
+                <w:t xml:space="preserve">IIR Youla-Kucera parametrized adaptive feedforward compensators for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.066⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.765-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2194714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02156535v1</w:t>
+                <w:t xml:space="preserve">hal-00673716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for AVC systems in presence of a feedback controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A Youla–Kucera parametrized adaptive feedforward compensator for active vibration control with mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (5), pp.982-985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.2152-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673708v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for active vibration control with mechanical coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for AVC systems in presence of a feedback controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.982-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive feedforward compensation algorithms for active vibration control with mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (10), pp.2185-2196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Flatness Analysis of Tethered Kite Dynamics Along Lemniscate Trajectories for Wind-Assisted Ship Propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.67-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic variable step size LMS adaptation algorithms---Application to adaptive feedforward noise attenuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complete and simplified model of a kite actuator system with interior PMSM and servo drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbuto Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590806⟩</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA67641.2025.11369652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509676v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Body Modeling and Dynamic Flight Control of a Tethered Kite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearization Around a Trajectory and Feedback Control Design for a Tethered Kite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbuto Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enso Ndreko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843908⟩</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA67641.2025.11369585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930312v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat dynamic model analysis of a delta-wing convertible aircraft</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic variable step size LMS adaptation algorithms---Application to adaptive feedforward noise attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Bismor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.144⟩</w:t>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1782-1788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671587v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive identification with regularization and on-line hyperparameters estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigid Body Modeling and Dynamic Flight Control of a Tethered Kite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification (SYSID2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, London, United Kingdom. pp.415-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671592v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal flight trajectories of a tethered kite for ship propulsion under variable wind conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Flat dynamic model analysis of a delta-wing convertible aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843812⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939796v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamic adaptation gain speed up recursive least squares algorithm?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recursive identification with regularization and on-line hyperparameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification (SYSID2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790798v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight hybridization of long short-term memory neural networks and robust Kalman filter for remaining useful life estimation of proton exchange membrane fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal flight trajectories of a tethered kite for ship propulsion under variable wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715402⟩</w:t>
+              <w:t xml:space="preserve">2024 12th International Conference on Control, Mechatronics and Automation (ICCMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, London, United Kingdom. pp.403-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA63715.2024.10843812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625867v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving adaptation/learning transients using a dynamic adaptation gain/learning rate -Theoretical and experimental results</w:t>
+                <w:t xml:space="preserve">Can dynamic adaptation gain speed up recursive least squares algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178384⟩</w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Control Society, Dec 2024, Milan, Italy. pp.2791-2796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823964v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal CRONE control of the intake manifold pressure of a spark ignition internal combustion engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tight hybridization of long short-term memory neural networks and robust Kalman filter for remaining useful life estimation of proton exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chevrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153274⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1997-2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163207v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of a safe and high performing CRONE control of nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving adaptation/learning transients using a dynamic adaptation gain/learning rate -Theoretical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153309⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163214v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Defence in an EQF6 Training and Education Program, From the Design to the Execution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal CRONE control of the intake manifold pressure of a spark ignition internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educon 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005245v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a general structure exist for adaptation/learning algorithms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Principles of a safe and high performing CRONE control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993076⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738223v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of engine intake manifold pressure with an uncertain model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence for Defence in an EQF6 Training and Education Program, From the Design to the Execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Trutet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, Kuweit city, Kuwait</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580824v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preview control of engine intake manifold pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does a general structure exist for adaptation/learning algorithms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Trutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891103v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Anticipative Controller Design with Application to A High Dynamic Engine Testbed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control of engine intake manifold pressure with an uncertain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asma Achnib</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885931v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodular Completion for Computation of Fractionally Flat Outputs for Linear Fractionally Flat Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preview control of engine intake manifold pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shulga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885984v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of a new class of algorithms for active noise attenuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Anticipative Controller Design with Application to A High Dynamic Engine Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA- Automotive NVH Comfort 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIA, Oct 2020, Le Mans, France</w:t>
+              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959422v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Youla-Kucera Parametrization for Active Noise and Vibration Attenuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unimodular Completion for Computation of Fractionally Flat Outputs for Linear Fractionally Flat Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2020 - 24th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119913v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Choice of Multiple Flat Outputs for Fault Detection and Isolation of a Flat System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertible delta-wing aircraft for teaching and research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Youla-Kucera Parametrization for Active Noise and Vibration Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSTCC 2020 - 24th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia (virtual conference), Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378547v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why one should use Youla-Kucera parametrization in adaptive feedforward noise attenuation?</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of a new class of algorithms for active noise attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">SIA- Automotive NVH Comfort 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIA, Oct 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190768v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative Robust Design Applied to a Water Level Control System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convertible delta-wing aircraft for teaching and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.863-869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056814v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertible Aircraft Dynamic Modelling and Flatness Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why one should use Youla-Kucera parametrization in adaptive feedforward noise attenuation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Cazaurang</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Vienna International Conference on Mathematical Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719054v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Tuning: Methods and Issues. Application to steering wheel position control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anticipative Robust Design Applied to a Water Level Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayadi Guefrachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.863-869</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707608v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized predictive controller performances in an anticipative context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convertible Aircraft Dynamic Modelling and Flatness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Prieto Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166911⟩</w:t>
+              <w:t xml:space="preserve">9th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701080v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Identification and control of a Convertible Aircraft (MICA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control Tuning: Methods and Issues. Application to steering wheel position control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Abrashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Dayton-Cincinnati Aerospace Sciences Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719041v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of Vibrational Interference -Robust and Adaptive Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generalized predictive controller performances in an anticipative context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Achnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Abrashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394169v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation active des interférences vibrationnelles – Méthodologie et Evaluation expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model Identification and control of a Convertible Aircraft (MICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Analyse Vibrationelle Expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Val de Loire, Nov 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">42nd Dayton-Cincinnati Aerospace Sciences Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dayton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394202v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation active robuste et adaptative desinterférences vibrationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attenuation of Vibrational Interference -Robust and Adaptive Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016 - VISHNO 2016 - 13e Congrès Français d'Acoustique et le 20e colloque VIbrations, SHocks and NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394183v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive active vibration isolation – A control perspective</w:t>
+                <w:t xml:space="preserve">Atténuation active robuste et adaptative desinterférences vibrationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVE 2014 - 4ième Colloque Francophone Analyse Vibratoire Expérimentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2016 - VISHNO 2016 - 13e Congrès Français d'Acoustique et le 20e colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237933v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect adaptive control of unknown diffusion equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atténuation active des interférences vibrationnelles – Méthodologie et Evaluation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AIAA Flow Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Colloque Analyse Vibrationelle Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Val de Loire, Nov 2016, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101083v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving robust stability by increasing the number of controlled degrees of freedom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive active vibration isolation – A control perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd AIAA Applied Aerodynamics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2014-2974⟩</w:t>
+              <w:t xml:space="preserve">AVE 2014 - 4ième Colloque Francophone Analyse Vibratoire Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Blois, France. pp.04001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606200v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general adaptive feedforward compensation algorithm for active vibration control with mechanical coupling and local feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indirect adaptive control of unknown diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2014 - 22nd Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2014.6961328⟩</w:t>
+              <w:t xml:space="preserve">7th AIAA Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394158v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect adaptive regulation strategies for rejection of time varying narrow band disturbances applied to a benchmark problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving robust stability by increasing the number of controlled degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd AIAA Applied Aerodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830031v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect adaptive scheme for attenuation of multiple narrow-band disturbances: stability analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A general adaptive feedforward compensation algorithm for active vibration control with mechanical coupling and local feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2014 - 22nd Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediteranean Control Association, Jun 2014, Palermo, Italy. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2014.6961328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830043v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect adaptive regulation strategies for rejection of time varying narrow band disturbances applied to a benchmark problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830047v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indirect Adaptive Feedback Attenuation Strategy for Active Vibration Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An indirect adaptive scheme for attenuation of multiple narrow-band disturbances: stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830045v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818209v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Indirect Adaptive Feedback Attenuation Strategy for Active Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818201v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using integral + proportional adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830042v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches for adaptive feedforward compensation in active vibration control with mechanical coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597705v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid adaptive feedforward-feedback compensation algorithms for active vibration control systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving adaptive feedforward vibration compensation by using integral + proportional adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4412 - 4417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6427006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673722v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Youla-Kucera parametrized adaptive feedforward compensator for active vibration control</w:t>
+                <w:t xml:space="preserve">Comparison of two approaches for adaptive feedforward compensation in active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfou, Greece. accepté, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576691v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mechanical structures in the presence of narrow band disturbances - Application to an active suspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hybrid adaptive feedforward-feedback compensation algorithms for active vibration control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. paper ThA10.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597713v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Youla-Kucera parametrized adaptive feedforward compensator for active vibration control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.not available</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An IIR Youla-Kucera parametrized adaptive feedforward compensator for active vibration control with mechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. paper ThA10.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of mechanical structures in the presence of narrow band disturbances - Application to an active suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.904-909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and robust active vibration control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Jackson. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.396, 2017, Advances in Industrial Control, Michael J. Grimble; Michael A. Johnson, 978-3-319-41449-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41450-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7886,163 +8267,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances and robustness of GPC controller in an anticipative context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Abrashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. DERBEL; F. DERBEL; O. KANOUN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Automation, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.249-266, 2019, 9783110591729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110591729-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8052,231 +8433,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle multivariable et anticipatif de système dynamique pour véhicules automobiles, procédé et programme sur la base d’un tel système de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shulga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2203144. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de système dynamique pour véhicules automobiles, procédé et programme sur la base d’un tel système de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shulga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2112299. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8286,100 +8667,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste et calibrage des systèmes de contrôle actif de vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble; UNIVERSITE POLYTECHNIQUE DE BUCAREST, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENT015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00767979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8389,635 +8770,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up VSLMS adaptation algorithms using dynamic adaptation gain: Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Bismor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results for ARIMA adaptation algorithms with time-varying matrix adaptation gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive identification with regularization and on-line hyperparameters estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Fault Detection and Isolation for Fractional Order Linear Flat Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified Youla-Kučera parametrized adaptive feedforward compensator for active vibration and noise control with internal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Antonio Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Choice of Multiple Flat Outputs for Fault Detection and Isolation of a Flat System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9027,236 +9408,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique Constructive des Techniques Utilisées pour l'Estimation et la Validation des Modèles de Prédiction en Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feedforward Compensation Algorithms for Active Vibration Control with Mechanical Coupling and Local Feedback - a unified approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9403,51 +9784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor&#8208;bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shulga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00204-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sobas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cazaurang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-021-0034-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3023276" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abrashov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041711" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2548438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLTR6CJB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2257782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2194714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3N4572L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pasquali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Farges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843908" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecroart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153309" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Guefrachi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Prieto Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1668" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166911" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152004001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6427006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237936v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319414492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41450-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor&#8208;bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117561" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shulga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00204-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sobas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cazaurang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-021-0034-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3023276" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abrashov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2548438" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLTR6CJB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2257782" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2194714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3N4572L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pasquali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Farges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbuto Rossato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA67641.2025.11369652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA67641.2025.11369585" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA63715.2024.10843812" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecroart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trutet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.821" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Guefrachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Prieto Aguilar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1668" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166911" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cohen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152004001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2974" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6427006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237936v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319414492" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41450-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00767979v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922912v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>