--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1772,254 +1772,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
+                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306421v1</w:t>
+                <w:t xml:space="preserve">hal-04307159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
+                <w:t xml:space="preserve">Male black redstarts, Phoenicurus ochruros, react more aggressively to songs of local versus foreign micro-dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307159v1</w:t>
+                <w:t xml:space="preserve">hal-04306426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male black redstarts, Phoenicurus ochruros, react more aggressively to songs of local versus foreign micro-dialects</w:t>
+                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
@@ -2037,73 +2037,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306426v1</w:t>
+                <w:t xml:space="preserve">hal-04306421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to sing like your neighbours: a long-term field study in the black redstart Phoenicurus ochruros</w:t>
               </w:r>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet Des Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Slabbekoorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12659" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ion Draganoiu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bonckaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Passas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DT8JRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lessells" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.06.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMZ21BDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853905774831828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-HLHT2KK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Z. Garamszegi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten J. S. Balsby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D. Bell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borowiec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Byers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0866-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFQMD85-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peckre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathez-Lo&#239;c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nourdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Coquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet Des Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Slabbekoorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12659" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Ion Draganoiu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bonckaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Passas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.01.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DT8JRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lessells" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.06.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMZ21BDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853905774831828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-HLHT2KK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Z. Garamszegi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten J. S. Balsby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D. Bell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borowiec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Byers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0866-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFQMD85-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peckre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathez-Lo&#239;c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nourdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Coquelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>