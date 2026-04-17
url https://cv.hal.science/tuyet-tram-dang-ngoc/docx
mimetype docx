--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -1674,329 +1674,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisez les principes de la gamification pour motiver : l’octalysis pour donner un nouveau souffle aux activités pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passeurs dans le cadre d’une modélisation de développement pédagogique : quels savoirs et quels rôles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des classes inversées et pédagogies actives (CLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986312v1</w:t>
+                <w:t xml:space="preserve">hal-03017755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les liens entre les passeurs de savoirs pour un écosystème apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passeurs dans le cadre d’une modélisation de développement pédagogique : quels savoirs et quels rôles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisez les principes de la gamification pour motiver : l’octalysis pour donner un nouveau souffle aux activités pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pourcelot</w:t>
+                <w:t xml:space="preserve">Caroline Pers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès des classes inversées et pédagogies actives (CLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017755v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se lancer dans la création complète d’une séquence pédagogique en classe inversée, vidéo comprise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des classes inversées et pédagogies actives (CLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,653 +3625,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Semantic Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733497v1</w:t>
+                <w:t xml:space="preserve">hal-04866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Web through XML concrete Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating the semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED 22th International Conference on DataBase and Applications (DBA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. p. 268-273, ISBN 0-88986-383-0, ISSN 1027-2666</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733475v1</w:t>
+                <w:t xml:space="preserve">hal-00292912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the semantic Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292912v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph Views: On Efficient Evaluation of XQuery in an XML Mediator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating the Semantic Web with XML/XQuery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.429-448</w:t>
+              <w:t xml:space="preserve">First International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Damascu, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324683v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+                <w:t xml:space="preserve">Tree Graph Views: On Efficient Evaluation of XQuery in an XML Mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
+              <w:t xml:space="preserve">BDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733494v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Semantic Web with XML/XQuery</w:t>
+                <w:t xml:space="preserve">Mediating the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Damascu, Syria</w:t>
+              <w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733469v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+                <w:t xml:space="preserve">Mediating the Web through XML concrete Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaizhong Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
+              <w:t xml:space="preserve">IASTED 22th International Conference on DataBase and Applications (DBA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. p. 268-273, ISBN 0-88986-383-0, ISSN 1027-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866799v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating Heterogeneous Data Sources</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmei Pech-Janody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v2i1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Jarek Gloniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delatouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Charil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daumarie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Genty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t-Tr&#226;m Dang-Ngoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhong Kou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mensch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chan-Sine-Ying" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmei Pech-Janody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v2i1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Jarek Gloniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delatouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Charil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daumarie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Genty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t-Tr&#226;m Dang-Ngoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhong Kou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mensch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chan-Sine-Ying" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>