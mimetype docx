--- v1 (2026-04-17)
+++ v2 (2026-05-21)
@@ -651,51 +651,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (5-6), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292108v1</w:t>
+                <w:t xml:space="preserve">hal-00733431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et Evaluation de XQuery dans une architecture de médiation &amp;quot;Tout-XML</w:t>
               </w:r>
@@ -733,51 +733,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (5-6), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733431v1</w:t>
+                <w:t xml:space="preserve">hal-00292108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1424,454 +1424,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles compétences développer pour les praticiens d’Intelligence Collective ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Intelligence Collective comme Levier d'Engagement et de Mise en Action dans la Conception et Déploiement d’une Unité d’Enseignement Transversale et Interdisciplinaire à Grande Échelle : l’UE CATI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grange</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmei Pech-Janody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric R. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Questions Pour l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597007v1</w:t>
+                <w:t xml:space="preserve">hal-03597039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Intelligence Collective comme Levier d'Engagement et de Mise en Action dans la Conception et Déploiement d’une Unité d’Enseignement Transversale et Interdisciplinaire à Grande Échelle : l’UE CATI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles compétences développer pour les praticiens d’Intelligence Collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyêt Trâm Dang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric R. Picot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daumarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Pour l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597039v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passeurs dans le cadre d’une modélisation de développement pédagogique : quels savoirs et quels rôles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les liens entre les passeurs de savoirs pour un écosystème apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017755v1</w:t>
+                <w:t xml:space="preserve">hal-02990269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les liens entre les passeurs de savoirs pour un écosystème apprenant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passeurs dans le cadre d’une modélisation de développement pédagogique : quels savoirs et quels rôles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990269v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisez les principes de la gamification pour motiver : l’octalysis pour donner un nouveau souffle aux activités pédagogiques</w:t>
               </w:r>
@@ -2153,165 +2153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rêver son chemin pour le réussir : construire son portfolio pour atteindre ses objectifs de vie</w:t>
+                <w:t xml:space="preserve">Impact de la scénarisation des séquences d'une classe inversée hybride sur l'engagement des étudiants en licence scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Apprendre, Transmettre, Innover à et par l'Université (ATIU) Saison 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822776v1</w:t>
+                <w:t xml:space="preserve">hal-01822769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la scénarisation des séquences d'une classe inversée hybride sur l'engagement des étudiants en licence scientifique</w:t>
+                <w:t xml:space="preserve">Rêver son chemin pour le réussir : construire son portfolio pour atteindre ses objectifs de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Apprendre, Transmettre, Innover à et par l'Université (ATIU) Saison 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822769v1</w:t>
+                <w:t xml:space="preserve">hal-01822776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Infusion pour sauver le Monde ! Atelier d'intégration en CMI SIC</w:t>
               </w:r>
@@ -2809,204 +2809,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGV: a Tree Graph View for Modelling untyped XQuery</w:t>
+                <w:t xml:space="preserve">An Extensible Rule Transformation Model for XQuery Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Database Systems for Advanced Applications(DASFAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733459v1</w:t>
+                <w:t xml:space="preserve">hal-00733450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Rule Transformation Model for XQuery Optimization</w:t>
+                <w:t xml:space="preserve">TGV: a Tree Graph View for Modelling untyped XQuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Conference on Database Systems for Advanced Applications(DASFAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733450v1</w:t>
+                <w:t xml:space="preserve">hal-00733459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
               </w:r>
@@ -3068,394 +3068,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Evaluation of XQuery with TGV</w:t>
+                <w:t xml:space="preserve">Full Untyped XQuery Canonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference of WEB Information Systems and Technologies (Web-IST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International workshop on Emerging Trends of Web Technologies and Applications -WebETrends (APWeb/WAIM Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Huangshan, China. pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733462v1</w:t>
+                <w:t xml:space="preserve">hal-00733440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Untyped XQuery Canonisation</w:t>
+                <w:t xml:space="preserve">An Efficient Evaluation of XQuery with TGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Emerging Trends of Web Technologies and Applications -WebETrends (APWeb/WAIM Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Huangshan, China. pp.109-127</w:t>
+              <w:t xml:space="preserve">3rd International Conference of WEB Information Systems and Technologies (Web-IST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733440v1</w:t>
+                <w:t xml:space="preserve">hal-00733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost Framework for a Distributed Semi-Structured Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">International workshop Database Management and Application over Networks - DBMAN (APWeb/WAIM Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733455v1</w:t>
+                <w:t xml:space="preserve">hal-00733435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Framework for a Distributed Semi-Structured Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Database Management and Application over Networks - DBMAN (APWeb/WAIM Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733435v1</w:t>
+                <w:t xml:space="preserve">hal-00733455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maintenance of XML Materialized Views</w:t>
               </w:r>
@@ -3720,558 +3720,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the semantic Web</w:t>
+                <w:t xml:space="preserve">Mediating the Semantic Web with XML/XQuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">First International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Damascu, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292912v1</w:t>
+                <w:t xml:space="preserve">hal-00733469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+                <w:t xml:space="preserve">Tree Graph Views: On Efficient Evaluation of XQuery in an XML Mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
+              <w:t xml:space="preserve">BDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733494v1</w:t>
+                <w:t xml:space="preserve">hal-00324683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Semantic Web with XML/XQuery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Damascu, Syria</w:t>
+              <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733469v1</w:t>
+                <w:t xml:space="preserve">hal-00733494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph Views: On Efficient Evaluation of XQuery in an XML Mediator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating the semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.429-448</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324683v1</w:t>
+                <w:t xml:space="preserve">hal-00292912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Semantic Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating the Web through XML concrete Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaizhong Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IASTED 22th International Conference on DataBase and Applications (DBA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. p. 268-273, ISBN 0-88986-383-0, ISSN 1027-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733497v1</w:t>
+                <w:t xml:space="preserve">hal-00733475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Web through XML concrete Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED 22th International Conference on DataBase and Applications (DBA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria. p. 268-273, ISBN 0-88986-383-0, ISSN 1027-2666</w:t>
+              <w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733475v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating Heterogeneous Data Sources</w:t>
               </w:r>
@@ -4996,169 +4996,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération de données semi-structurées avec XML</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Base de données [cs.DB]. Université de Versailles-Saint Quentin en Yvelines, 2003. Français. </w:t>
+                <w:t xml:space="preserve">Federation de données semi-structurées avec XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet Tram Dang Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Versailles-Saint Quentin en Yvelines, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00733510v1</w:t>
+                <w:t xml:space="preserve">tel-00005162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federation de données semi-structurées avec XML</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Versailles-Saint Quentin en Yvelines, 2003. Français. </w:t>
+                <w:t xml:space="preserve">Fédération de données semi-structurées avec XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Base de données [cs.DB]. Université de Versailles-Saint Quentin en Yvelines, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00005162v1</w:t>
+                <w:t xml:space="preserve">tel-00733510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5313,51 +5313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmei Pech-Janody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v2i1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Jarek Gloniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delatouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Charil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daumarie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Genty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t-Tr&#226;m Dang-Ngoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhong Kou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mensch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chan-Sine-Ying" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t Tr&#226;m Dang Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmei Pech-Janody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric R. Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v2i1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Jarek Gloniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delatouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Charil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Tariba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grand-Chavin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Collignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daumarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Genty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy&#234;t-Tr&#226;m Dang-Ngoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhong Kou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mensch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Smit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chan-Sine-Ying" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00733510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>