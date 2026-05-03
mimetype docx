--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Watteyne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twatteyne.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pareto Optimality Approach for Link Adaptation in DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 - IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">embedded-cal: A Formally Verified Cryptographic Provider for Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Takeshi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amsüss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziskus Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTSPT 2026 - 15th International Workshop on Security, Privacy, Trust for Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Pervasive Computing and Communications (PerCom), Mar 2026, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-Canopy: A Tiered Network Architecture for Indoor Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Oostvogels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GMM-Assisted Learning Approach for Ranging with IEEE802.15.4 devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2025 - 23rd IEEE International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, KunMing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuRA: Remote Attestation over EDHOC for Constrained Internet-of-Things Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal-First: Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M D’orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS 2025 - Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Irvine, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephyr and SmartMesh IP - Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cortes-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Threshold-based Majority Voting Scheme (TS-TMVS) for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPM: Hybrid Performance Metric Transmission in Low-Power Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Norena Arroyave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - 30th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELA: Secure, Lightweight, and Zero-Touch Enrollment for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - The 21th Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Multi-sensor Lighthouse v2 Decoding Optimized for Low-Power CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International conference on Embedded Wireless Systems and Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting A Real-Time Operating System for Embedded IoT Devices to Linux as Part of the OpenSwarm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2025 - ACM International Workshop on MetaOS for the Cloud-Edge-IoT Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Vega – Turning a Toy into a Ready-to-Use Robotic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmin Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - European Conference on Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to Attest? Intra-and Post-Handshake Attestation for IoT Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usama Sardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready, Bid, Go! On-Demand Delivery Using Fleets of Drones with Unknown, Heterogeneous Energy Storage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael S. Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2025 - ACM International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle of Arrival Localization for Single-Chip Micro Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris S J Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2025 - The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODHD: On-Demand Helper Data Generation for Reliable NVM-Free Key Derivation from SRAM PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - IEEE International Conference on Information Security And Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Interference Cancellation Prototype for BLE and IEEE 802.15.4 in the Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo-San-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CrystalFreeIoT62484.2024.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Motes and SRAM PUF: Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), Cyber-Physical Systems and Internet-of-Things Week (CPS-IoT Week)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Cal: Inter-Oscillator Calibration for Crystal-free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simultaneous Localization and Clock Calibration for Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of EDHOC and DTLS 1.3 in Internet-of-Things Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMVS: Threshold-based Majority Voting Scheme for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication in Ephemeral Diffie-Hellman Over COSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOTSMS 2024 - 11th International Conference on Internet of Things: Systems, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmo University, Sep 2024, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running SmartMesh on the MAX32655 with MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power DNN-based TSCH Scheduling at the Edge using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erman Okman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAI'24 - 3rd International Conference on Embedded Systems and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit- and Symbol-Error Patterns in IEEE 802.15.4 TSCH Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Dependent Forward Error Correction for IEEE 802.15.4 O-QPSK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - 8th IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Security for Constrained IoT Devices with Lightweight Remote Attestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Journée commune au GDR RSD, GPL (GT GLSEC) et SI (GT SSLR) sur la sécurité des piles réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Hands-on Evaluation of Kinéis Satellite IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2023 - ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Synchronized Multi-Hop Mesh Network with Crystal-Free Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: FreeBot, a Battery-Free Swarm Robotics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625687.3628401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Physical Fault Injections on Single Chip Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELOC: Localizing Equipment in Marinas using Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blip: Identifying Boats in a Smart Marina Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2023 - 19th International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Scheduling, Routing and Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. d'Orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTNS 2022 - 30th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Compensated BLE Beacon and 802.15.4-to-BLE Translator on a Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW - European Microwave Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRDV: Robots Rendez-Vous Detection Using Time-Synchronized Ultrasonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Robotics, Automation and Artificial Intelligence (RAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAAI56146.2022.10092965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating a Swarm of Micro-Robots Under Lossy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Workshop on Nanoscale Computing, Communication, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Coimbra, Portugal. pp.635-641, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485730.3494040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating 6TiSCH Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Teraoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2021 : 17th Annual International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Neural Belief Propagation Decoder for Linear Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ghauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnCNC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Connectivity Degradation on Networked Robotic Swarm Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Pafos, Greece. pp.57-59, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas: Exploration and Mapping with a Sparse Swarm of Networked IoT Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi-DroIT 2020 - Workshop on Wireless Sensors and Drones in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, CA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: 6TiSCH on SC$µ$M, Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Neural Networks for Baseband Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Dhiflaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Blink - Room-Level Localization Using SmartMesh IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wine: Estimación de Rendimiento y Ubicación de Sensores para la Predicción de Heladas en los Viñedos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de Investigadores en Ciencias de la Computación (WICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Calafate, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: OpenWSN, a Development Environment for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBenchmark: Repeatable and Reproducible Internet of Things Experimentation on Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozidar Skrbic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crystal-Free Single-Chip Micro Mote with Integrated 802.15.4 Compatible Transceiver, sub-mW BLE Compatible Beacon Transmitter, and Cortex M0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 VLSI - IEEE Symposium on VLSI Technology &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIC.2019.8777971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simulating a 6TiSCH Network using Connectivity Traces from Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Clock Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT 2019 : International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenTestBed: Poor Man's IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecht Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT : Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop Platform and Tools: Validating IoT Implementations Faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTBench: Towards a Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omprakash Gnawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - 1st Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of WiFi on 2.4 GHz Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII 2018 - IEEE International Conference on Industrial Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: 6TiSCH Open Data Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - International Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Channel Hopping Makes Sense, even with IEEE802.15.4 OFDM at 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global IoT Summit (GIoTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of IEEE802.15.4g OFDM and its Applicability to Smart Building Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days Conference (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Characterization of a Multi-hop 6TiSCH Network for Experimental Feedback Control of an Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Frequency Diversity from Measurements on an Indoor Low Power Wireless Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM), Workshop on Low-Layer Implementation and Protocol Design for IoT Applications (IoT-LINK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote+: a Range-Agile Multi-Radio Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability through Time-Slotted Channel Hopping and Flooding-based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradipta Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN), Dependability Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Not so) Intuitive Results from a Smart Agriculture Low-Power Wireless Mesh Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHANTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Overview of F-Interop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: An End-to-end Solution for Real-World Remote Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism Through Path Diversity: Why Packet Replication Makes Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica de Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ostrava, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSF: Low Latency Scheduling Function for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IEEE802.15.4e Networks: Performance and Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.604 - 609 </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uPnP-Mesh: the Plug-and-Play Mesh Network for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Joosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestra: Robust Mesh Networks Through Autonomously Scheduled TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beshr Al Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (Sensys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 6LoWPAN Neighbor Discovery Applied to Multilink IoT Subnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.642 - 647 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote: Open-Source Prototyping Platform for the Industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the 6TiSCH Plugtests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Reina Ortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual coordinates for wireless sensor networks: Proof-of-concept experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIDENTCOM 5th International Conference on Testbeds and Research Infrastructures for the Development of Networks&amp;Communities and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Gradient Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Forwarding in Wireless Sensor Networks with Loose Position-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394681 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnyBody: a Self-organization Protocol for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Body Area Networks (BodyNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, florence, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Collision Probability in Wireless Sensor Network Backoff-Based Election Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Virtual Coordinates for Routing in the Context of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, athenes, Greece. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-hopMAC: An Energy-Efficient MAC Protocol for Avoiding 1-hop Neighborhood Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Wireless Ad-hoc and Sensor Networks (IWWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, new york, United States. pp.639 - 644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Mode Real Time MAC protocol for Wireless Sensor Networks: a Validation/Simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Integrated Internet Ad hoc and Sensor Networks (InterSense 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Hard Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Meeting of the IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Atlanta, Georgia, United States. pp.533 - 532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to Expect when Using DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of 6TiSCH Networks Using CORECONF: A Clustering Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2025.3627112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Artificial Intelligence for IoT Applications Using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.38979-39005. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3546557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication with EDHOC: the Security-Performance Tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Onete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3633152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Channel Hopping and Scheduling Enhancements for TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Lighthouse Calibration Using Conics for Indoor Robot Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7532-7538. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDHOC is a New Security Handshake Standard: An Overview of Security Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa López Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Communication for the IoT: EDHOC and (Group) OSCORE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tiloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3384095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Performance Metrics in Low-Power Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icte.2024.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3405345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitán Miguel Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Orey Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Monitoring of the Sierra Nevada Snowpack Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving the Hair Dryer: Continuous Calibration of a Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARA: Connectivity-Aware Relay Algorithm for Multi-Robot Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Authenticated Key Exchange with EDHOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuss Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mc.2022.3144764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Twist on Long-Range Wireless: Building a 103 km Multi-Hop Network Replicating Claude Chappe's Telegraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mauricio Munoz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Astorga Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Localization: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.49297-49321. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSF: a 6TiSCH Scheduling Function Minimizing Latency of Data Gathering in IIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Multi-Channel Sniffing in Large IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing life out of diversity: Boosting network lifetime using multi‐PHY routing in RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e4592. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickCal: Assisted Calibration for Crystal-Free Micro-Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6DYN: 6TiSCH with Heterogeneous Slot Durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless-Sensor Network Topology Optimization in Complex Terrain: A Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo A Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Parvania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17429 - 17435. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2021.3082168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g6TiSCH: Generalized 6TiSCH for Agile Multi-PHY Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.84465-84479. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3085967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-E: Overview and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Minimal Scheduling Function: Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Performance Indicators of the Reference 6TiSCH Implementation in Internet-of-Things Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Škrbić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanović-Djurišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79147 - 79157. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH on SCµM: Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20071912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-Based Simulation for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Free Lunch - Characterizing the Performance of 6TiSCH When Using Different Physical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D Lighthouse Localization of a Low-Power Crystal-Free Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M R Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2020.3011460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF 6TiSCH: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Fragment Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Interference Robustness Evaluation of IEEE 802.15.4-2015 OQPSK-DSSS and SUN-OFDM Physical Layers for Industrial Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vazquez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Alonso-Zarate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH: Industrial Performance for IPv6 Internet of Things Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (6), pp.1153 - 1165. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2019.2906404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH, enabling IPv6 over 802.15.4 TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IEEE802.15.4g for Environmental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLN Minimal Fragment Forwarding - draft-ietf-6lo-minimal-fragment-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting Strategies in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SmartMesh IP in Smart Agriculture and Smart Building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Interference in 802.15.4: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Frost Events using Bayesian networks and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2867333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of 6TiSCH for Wireless Seismic Data Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Operation Sublayer (6top) Protocol (6P) - RFC8480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reassembly buffers in 6LoWPAN - draft-ietf-lwig-6lowpan-virtual-reassembly-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municio Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daneels Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Latré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Alpine Measurement System Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR: Cost-Aware Cell Relocation in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa: Using Water Distribution Systems to Transmit Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kerkez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal IPv6 over the TSCH Mode of IEEE 802.15.4e (6TiSCH) Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RFC8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MABO-TSCH: Multi-hop And Blacklist-based Optimized Time Synchronized Channel Hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine-Learning Based Connectivity Model for Complex Terrain Large-Scale Low-Power Wireless Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Communication Technologies and Standards for the Industrial IoT? Use 6TiSCH!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Limits of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Wireless IP-based Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlado Handziski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2509186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed PID-based Scheduling for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Domingo-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Distributed Scheduling with Collision Detection in TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Fly Bandwidth Reservation for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.10. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2480886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link-layer Security in TSCH Networks: Effect on Slot Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savio Sciancalepore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Boggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEACH: Predicting Frost Events in Peach Orchards Using IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.1-12-2016.151711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Synchronization in Multi-Hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (C), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IEEE 802.15.4e Time-Slotted Channel Hopping (TSCH) in the Internet of Things (IoT): Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communications for Smart Cities (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurkan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cagri Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense&Sensitivity: A Large-Scale Experimental Study of Reactive Gradient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid virtual coordinates - A novel near-shortest path routing paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.1697-1711. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: The Embedded Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2024 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific poster: Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Delivery Using Fleets of UAVs with Unknown, Heterogeneous Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2024 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Assam, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIOT: the All-in-1 IoT Educational Tool You Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-IoT PhD school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending LPWAN Architectures with Heterogeneous Mesh Networks. The Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN - Journées thématiques GDR RSD ResCom Low-Power Wide Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Scheduling Function Zero on a 6TiSCH Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: SierraNet: Monitoring the Snowpack in the Sierra Nevada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Computing and Networking (MobiCom), Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenWSN & OpenMote: Demo’ing A Complete Ecosystem for the Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. , 2016, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7733004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: A Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demo of the PEACH IoT-based Frost Event Prediction System for Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. 2016, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DotBot-Firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Design of a Generalization of the 6TiSCH Standard to Support Multiple PHY Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9392, Inria de Paris. 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration and Mapping using a Sparse Robot Swarm: Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9349, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartMesh Range Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9205, Inria. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFly: experimenting with Wireless Sensor Networks and Virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6471, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Existing Network Simulators for Power-Aware Self-Organizing Wireless Sensor Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6020, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113679v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal QoS Validation Approach on a Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5782, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 8930: On Forwarding 6LoWPAN Fragments over a Multi-Hop IPv6 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for the Industrial IoT: a Hands-on Tutorial with OpenWSN and OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the IETF 6TiSCH stack with OpenWSN & OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology in IPv6 over the TSCH mode of IEEE 802.15.4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Concepts de Routage Géographique au Routage par Gradient: une Étude Qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of (Important) Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Sorbonne Universite, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02135069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux urbains de capteurs sans-fil : Applications, caractérisation et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Communications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond localization: communicating using virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guoqiang Mao and Baris Fidan Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localization Algorithms and Strategies for Wireless Sensor Networks: Monitoring and Surveillance Techniques for Target Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of coordinates of a node in a node network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2009071783 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy adaptive cross-layer communication protocol for avoiding 1-hop neighborhood knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 06054991000 du 20/06/06, V/ref.: FR-06168 FR. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Watteyne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twatteyne.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pareto Optimality Approach for Link Adaptation in DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 - IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">embedded-cal: A Formally Verified Cryptographic Provider for Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Takeshi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amsüss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziskus Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTSPT 2026 - 15th International Workshop on Security, Privacy, Trust for Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Pervasive Computing and Communications (PerCom), Mar 2026, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuRA: Remote Attestation over EDHOC for Constrained Internet-of-Things Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-Canopy: A Tiered Network Architecture for Indoor Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Oostvogels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GMM-Assisted Learning Approach for Ranging with IEEE802.15.4 devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2025 - 23rd IEEE International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, KunMing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal-First: Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M D’orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS 2025 - Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Irvine, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephyr and SmartMesh IP - Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cortes-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELA: Secure, Lightweight, and Zero-Touch Enrollment for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - The 21th Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Multi-sensor Lighthouse v2 Decoding Optimized for Low-Power CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International conference on Embedded Wireless Systems and Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Threshold-based Majority Voting Scheme (TS-TMVS) for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPM: Hybrid Performance Metric Transmission in Low-Power Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Norena Arroyave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - 30th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting A Real-Time Operating System for Embedded IoT Devices to Linux as Part of the OpenSwarm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2025 - ACM International Workshop on MetaOS for the Cloud-Edge-IoT Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Vega – Turning a Toy into a Ready-to-Use Robotic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmin Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - European Conference on Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to Attest? Intra-and Post-Handshake Attestation for IoT Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usama Sardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready, Bid, Go! On-Demand Delivery Using Fleets of Drones with Unknown, Heterogeneous Energy Storage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael S. Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2025 - ACM International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle of Arrival Localization for Single-Chip Micro Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris S J Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2025 - The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Interference Cancellation Prototype for BLE and IEEE 802.15.4 in the Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo-San-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODHD: On-Demand Helper Data Generation for Reliable NVM-Free Key Derivation from SRAM PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - IEEE International Conference on Information Security And Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CrystalFreeIoT62484.2024.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Motes and SRAM PUF: Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), Cyber-Physical Systems and Internet-of-Things Week (CPS-IoT Week)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Cal: Inter-Oscillator Calibration for Crystal-free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simultaneous Localization and Clock Calibration for Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMVS: Threshold-based Majority Voting Scheme for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of EDHOC and DTLS 1.3 in Internet-of-Things Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication in Ephemeral Diffie-Hellman Over COSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOTSMS 2024 - 11th International Conference on Internet of Things: Systems, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmo University, Sep 2024, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running SmartMesh on the MAX32655 with MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power DNN-based TSCH Scheduling at the Edge using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erman Okman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAI'24 - 3rd International Conference on Embedded Systems and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit- and Symbol-Error Patterns in IEEE 802.15.4 TSCH Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Security for Constrained IoT Devices with Lightweight Remote Attestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Journée commune au GDR RSD, GPL (GT GLSEC) et SI (GT SSLR) sur la sécurité des piles réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Dependent Forward Error Correction for IEEE 802.15.4 O-QPSK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - 8th IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Hands-on Evaluation of Kinéis Satellite IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2023 - ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Synchronized Multi-Hop Mesh Network with Crystal-Free Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Physical Fault Injections on Single Chip Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELOC: Localizing Equipment in Marinas using Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: FreeBot, a Battery-Free Swarm Robotics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625687.3628401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blip: Identifying Boats in a Smart Marina Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2023 - 19th International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Scheduling, Routing and Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. d'Orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTNS 2022 - 30th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Compensated BLE Beacon and 802.15.4-to-BLE Translator on a Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW - European Microwave Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRDV: Robots Rendez-Vous Detection Using Time-Synchronized Ultrasonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Robotics, Automation and Artificial Intelligence (RAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAAI56146.2022.10092965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating a Swarm of Micro-Robots Under Lossy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Workshop on Nanoscale Computing, Communication, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Coimbra, Portugal. pp.635-641, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485730.3494040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating 6TiSCH Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Teraoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2021 : 17th Annual International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Neural Belief Propagation Decoder for Linear Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ghauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnCNC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Connectivity Degradation on Networked Robotic Swarm Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Pafos, Greece. pp.57-59, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas: Exploration and Mapping with a Sparse Swarm of Networked IoT Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi-DroIT 2020 - Workshop on Wireless Sensors and Drones in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, CA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: 6TiSCH on SC$µ$M, Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Neural Networks for Baseband Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Dhiflaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Blink - Room-Level Localization Using SmartMesh IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wine: Estimación de Rendimiento y Ubicación de Sensores para la Predicción de Heladas en los Viñedos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de Investigadores en Ciencias de la Computación (WICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Calafate, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBenchmark: Repeatable and Reproducible Internet of Things Experimentation on Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozidar Skrbic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: OpenWSN, a Development Environment for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crystal-Free Single-Chip Micro Mote with Integrated 802.15.4 Compatible Transceiver, sub-mW BLE Compatible Beacon Transmitter, and Cortex M0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 VLSI - IEEE Symposium on VLSI Technology &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIC.2019.8777971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simulating a 6TiSCH Network using Connectivity Traces from Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Clock Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT 2019 : International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenTestBed: Poor Man's IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecht Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT : Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop Platform and Tools: Validating IoT Implementations Faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTBench: Towards a Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omprakash Gnawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - 1st Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of WiFi on 2.4 GHz Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII 2018 - IEEE International Conference on Industrial Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: 6TiSCH Open Data Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - International Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Channel Hopping Makes Sense, even with IEEE802.15.4 OFDM at 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global IoT Summit (GIoTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of IEEE802.15.4g OFDM and its Applicability to Smart Building Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days Conference (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Characterization of a Multi-hop 6TiSCH Network for Experimental Feedback Control of an Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Frequency Diversity from Measurements on an Indoor Low Power Wireless Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM), Workshop on Low-Layer Implementation and Protocol Design for IoT Applications (IoT-LINK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote+: a Range-Agile Multi-Radio Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability through Time-Slotted Channel Hopping and Flooding-based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradipta Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN), Dependability Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Not so) Intuitive Results from a Smart Agriculture Low-Power Wireless Mesh Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHANTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Overview of F-Interop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: An End-to-end Solution for Real-World Remote Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism Through Path Diversity: Why Packet Replication Makes Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica de Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ostrava, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSF: Low Latency Scheduling Function for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uPnP-Mesh: the Plug-and-Play Mesh Network for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Joosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IEEE802.15.4e Networks: Performance and Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.604 - 609 </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestra: Robust Mesh Networks Through Autonomously Scheduled TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beshr Al Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (Sensys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 6LoWPAN Neighbor Discovery Applied to Multilink IoT Subnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.642 - 647 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote: Open-Source Prototyping Platform for the Industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the 6TiSCH Plugtests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Reina Ortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual coordinates for wireless sensor networks: Proof-of-concept experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIDENTCOM 5th International Conference on Testbeds and Research Infrastructures for the Development of Networks&amp;Communities and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Gradient Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Forwarding in Wireless Sensor Networks with Loose Position-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394681 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnyBody: a Self-organization Protocol for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Body Area Networks (BodyNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, florence, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Collision Probability in Wireless Sensor Network Backoff-Based Election Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Virtual Coordinates for Routing in the Context of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, athenes, Greece. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-hopMAC: An Energy-Efficient MAC Protocol for Avoiding 1-hop Neighborhood Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Wireless Ad-hoc and Sensor Networks (IWWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, new york, United States. pp.639 - 644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Mode Real Time MAC protocol for Wireless Sensor Networks: a Validation/Simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Integrated Internet Ad hoc and Sensor Networks (InterSense 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Hard Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Meeting of the IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Atlanta, Georgia, United States. pp.533 - 532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to Expect when Using DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of 6TiSCH Networks Using CORECONF: A Clustering Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2025.3627112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Artificial Intelligence for IoT Applications Using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.38979-39005. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3546557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication with EDHOC: the Security-Performance Tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Onete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3633152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Channel Hopping and Scheduling Enhancements for TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Lighthouse Calibration Using Conics for Indoor Robot Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7532-7538. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDHOC is a New Security Handshake Standard: An Overview of Security Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa López Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Communication for the IoT: EDHOC and (Group) OSCORE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tiloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3384095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Performance Metrics in Low-Power Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icte.2024.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3405345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitán Miguel Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Orey Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Monitoring of the Sierra Nevada Snowpack Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Authenticated Key Exchange with EDHOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuss Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mc.2022.3144764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving the Hair Dryer: Continuous Calibration of a Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARA: Connectivity-Aware Relay Algorithm for Multi-Robot Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Localization: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.49297-49321. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Twist on Long-Range Wireless: Building a 103 km Multi-Hop Network Replicating Claude Chappe's Telegraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mauricio Munoz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Astorga Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Multi-Channel Sniffing in Large IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSF: a 6TiSCH Scheduling Function Minimizing Latency of Data Gathering in IIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing life out of diversity: Boosting network lifetime using multi‐PHY routing in RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e4592. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickCal: Assisted Calibration for Crystal-Free Micro-Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6DYN: 6TiSCH with Heterogeneous Slot Durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless-Sensor Network Topology Optimization in Complex Terrain: A Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo A Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Parvania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17429 - 17435. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2021.3082168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g6TiSCH: Generalized 6TiSCH for Agile Multi-PHY Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.84465-84479. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3085967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-E: Overview and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Minimal Scheduling Function: Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Performance Indicators of the Reference 6TiSCH Implementation in Internet-of-Things Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Škrbić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanović-Djurišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79147 - 79157. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Free Lunch - Characterizing the Performance of 6TiSCH When Using Different Physical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH on SCµM: Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20071912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-Based Simulation for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D Lighthouse Localization of a Low-Power Crystal-Free Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M R Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2020.3011460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF 6TiSCH: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Fragment Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Interference Robustness Evaluation of IEEE 802.15.4-2015 OQPSK-DSSS and SUN-OFDM Physical Layers for Industrial Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vazquez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Alonso-Zarate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH, enabling IPv6 over 802.15.4 TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH: Industrial Performance for IPv6 Internet of Things Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (6), pp.1153 - 1165. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2019.2906404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IEEE802.15.4g for Environmental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLN Minimal Fragment Forwarding - draft-ietf-6lo-minimal-fragment-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting Strategies in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SmartMesh IP in Smart Agriculture and Smart Building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Interference in 802.15.4: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Frost Events using Bayesian networks and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2867333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of 6TiSCH for Wireless Seismic Data Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Operation Sublayer (6top) Protocol (6P) - RFC8480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reassembly buffers in 6LoWPAN - draft-ietf-lwig-6lowpan-virtual-reassembly-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municio Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daneels Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Latré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Alpine Measurement System Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa: Using Water Distribution Systems to Transmit Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kerkez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR: Cost-Aware Cell Relocation in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal IPv6 over the TSCH Mode of IEEE 802.15.4e (6TiSCH) Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RFC8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MABO-TSCH: Multi-hop And Blacklist-based Optimized Time Synchronized Channel Hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine-Learning Based Connectivity Model for Complex Terrain Large-Scale Low-Power Wireless Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Communication Technologies and Standards for the Industrial IoT? Use 6TiSCH!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Limits of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Wireless IP-based Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlado Handziski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2509186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed PID-based Scheduling for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Domingo-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Distributed Scheduling with Collision Detection in TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Fly Bandwidth Reservation for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.10. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2480886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link-layer Security in TSCH Networks: Effect on Slot Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savio Sciancalepore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Boggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEACH: Predicting Frost Events in Peach Orchards Using IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.1-12-2016.151711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Synchronization in Multi-Hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (C), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IEEE 802.15.4e Time-Slotted Channel Hopping (TSCH) in the Internet of Things (IoT): Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communications for Smart Cities (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurkan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cagri Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense&Sensitivity: A Large-Scale Experimental Study of Reactive Gradient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid virtual coordinates - A novel near-shortest path routing paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.1697-1711. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: The Embedded Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2024 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific poster: Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Delivery Using Fleets of UAVs with Unknown, Heterogeneous Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2024 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Assam, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIOT: the All-in-1 IoT Educational Tool You Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-IoT PhD school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending LPWAN Architectures with Heterogeneous Mesh Networks. The Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN - Journées thématiques GDR RSD ResCom Low-Power Wide Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Scheduling Function Zero on a 6TiSCH Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: SierraNet: Monitoring the Snowpack in the Sierra Nevada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Computing and Networking (MobiCom), Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenWSN & OpenMote: Demo’ing A Complete Ecosystem for the Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. , 2016, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7733004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: A Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demo of the PEACH IoT-based Frost Event Prediction System for Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. 2016, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DotBot-Firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Design of a Generalization of the 6TiSCH Standard to Support Multiple PHY Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9392, Inria de Paris. 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration and Mapping using a Sparse Robot Swarm: Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9349, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartMesh Range Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9205, Inria. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFly: experimenting with Wireless Sensor Networks and Virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6471, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Existing Network Simulators for Power-Aware Self-Organizing Wireless Sensor Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6020, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113679v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal QoS Validation Approach on a Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5782, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 8930: On Forwarding 6LoWPAN Fragments over a Multi-Hop IPv6 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for the Industrial IoT: a Hands-on Tutorial with OpenWSN and OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the IETF 6TiSCH stack with OpenWSN & OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology in IPv6 over the TSCH mode of IEEE 802.15.4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Concepts de Routage Géographique au Routage par Gradient: une Étude Qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of (Important) Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Sorbonne Universite, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02135069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux urbains de capteurs sans-fil : Applications, caractérisation et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Communications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond localization: communicating using virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guoqiang Mao and Baris Fidan Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localization Algorithms and Strategies for Wireless Sensor Networks: Monitoring and Surveillance Techniques for Target Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of coordinates of a node in a node network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2009071783 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy adaptive cross-layer communication protocol for avoiding 1-hop neighborhood knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 06054991000 du 20/06/06, V/ref.: FR-06168 FR. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.thomaswatteyne.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Villnow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Takeshi Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ams&#252;ss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Kiefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sampaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oostvogels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Riordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guti&#233;rrez Gait&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M D&#8217;orey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05279725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05290314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S.J. Pister" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Norena Arroyave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Huidobro-Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taffanel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Eliasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Coffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Elkilani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carbillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama Sardar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Talamali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael S. Couceiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burnett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris S J Pister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05332856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Pister" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Korecic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Burnett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382397v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668824v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Doherty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maria Balbi Antunes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Okman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l de La Fuente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Patel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S J Pister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625687.3628401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. d'Orey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wheeler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936464v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAAI56146.2022.10092965" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485730.3494040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufrene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ghauch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kilberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Pister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dhiflaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mercado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diedrichs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Skrbic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mesri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIC.2019.8777971" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rincon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omprakash Gnawali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schindler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Krishnamachari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradipta Gosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Diedrichs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979696" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Malek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oroza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica de Armas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Adelantado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Weiss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Matthys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Daniels" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beshr Al Nahas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Landsiedel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248394" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Reina Ortage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394681&#160;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3627112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3546557" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05384984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3633152" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez P&#233;rez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preu&#223; Mattsson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531364v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard H&#246;glund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tiloca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3384095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.08.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589717v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3405345" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait&#225;n Miguel Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Lu&#237;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D'Orey Pedro M." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Pedro M." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Glaser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03434293v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preuss Mattsson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mc.2022.3144764" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mauricio Munoz Soto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Astorga Tobar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197586" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03668819v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171859" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783828v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Crnogorac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Crnogorac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Ko&#269;an" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210966" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726255v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4592" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3015725" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051611" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538244v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Oroza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Giraldo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Parvania" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3082168" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3085967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset-Peir&#243;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guill&#233;n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.170" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616268v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar &#352;krbi&#263;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovi&#263;-Djuri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990278" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071912" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616343v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.162" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115505v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174989" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916806v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M R Campos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3011460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937689" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420974v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez-Gallego" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alonso-Zarate" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2906404" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420677v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guillen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Bromberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2867333" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Martinez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Vilajosana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968655v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Municio Esteban" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneels Glenn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Latr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Famaey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Maurer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112583" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533174v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548381v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun M. Joseph" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kerkez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571215v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Pollin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Handziski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2509186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo-Prieto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Muraoka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208256v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2480886" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Sciancalepore" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Boggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Emilio Chaar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.1-12-2016.151711" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.11.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526216v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04622609v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630627v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364041v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979698" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7733004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377942v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zimmerling" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732963" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874919v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ferreira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263534v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113679v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312689v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02135069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405300v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405294v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405308v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.thomaswatteyne.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Villnow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Takeshi Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ams&#252;ss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Kiefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sampaio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oostvogels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Riordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guti&#233;rrez Gait&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M D&#8217;orey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05279725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taffanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Eliasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05290314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S.J. Pister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Huidobro-Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Norena Arroyave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Coffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Elkilani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carbillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama Sardar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Talamali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael S. Couceiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burnett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris S J Pister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05332856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Pister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Korecic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Burnett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382397v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668824v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Doherty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maria Balbi Antunes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Okman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l de La Fuente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Patel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S J Pister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625687.3628401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. d'Orey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wheeler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936464v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAAI56146.2022.10092965" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485730.3494040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufrene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ghauch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kilberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Pister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dhiflaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mercado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diedrichs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Skrbic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mesri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIC.2019.8777971" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rincon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omprakash Gnawali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schindler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Krishnamachari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradipta Gosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Diedrichs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979696" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Malek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oroza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica de Armas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Adelantado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Matthys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Daniels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Weiss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beshr Al Nahas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Landsiedel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248394" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Reina Ortage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394681&#160;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3627112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3546557" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05384984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3633152" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez P&#233;rez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preu&#223; Mattsson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531364v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard H&#246;glund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tiloca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3384095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.08.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589717v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3405345" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait&#225;n Miguel Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Lu&#237;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D'Orey Pedro M." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Pedro M." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Glaser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03434293v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preuss Mattsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mc.2022.3144764" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03668819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171859" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mauricio Munoz Soto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Astorga Tobar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197586" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783828v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Crnogorac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Crnogorac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Ko&#269;an" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726255v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4592" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3015725" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051611" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538244v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Oroza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Giraldo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Parvania" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3082168" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3085967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset-Peir&#243;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guill&#233;n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.170" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616268v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar &#352;krbi&#263;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovi&#263;-Djuri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990278" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115505v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174989" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071912" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.162" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916806v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M R Campos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3011460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937689" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420974v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez-Gallego" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alonso-Zarate" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420677v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guillen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2906404" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Bromberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2867333" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Martinez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Vilajosana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968655v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Municio Esteban" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneels Glenn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Latr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Famaey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Maurer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112583" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548381v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun M. Joseph" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kerkez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533174v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571215v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Pollin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Handziski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2509186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo-Prieto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Muraoka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208256v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2480886" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Sciancalepore" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Boggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Emilio Chaar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.1-12-2016.151711" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.11.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526216v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04622609v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630627v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364041v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979698" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7733004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377942v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zimmerling" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732963" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874919v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ferreira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263534v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113679v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312689v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02135069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405300v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405294v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405308v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>