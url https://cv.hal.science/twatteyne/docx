--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Watteyne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twatteyne.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pareto Optimality Approach for Link Adaptation in DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 - IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">embedded-cal: A Formally Verified Cryptographic Provider for Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Takeshi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amsüss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziskus Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTSPT 2026 - 15th International Workshop on Security, Privacy, Trust for Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Pervasive Computing and Communications (PerCom), Mar 2026, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuRA: Remote Attestation over EDHOC for Constrained Internet-of-Things Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-Canopy: A Tiered Network Architecture for Indoor Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Oostvogels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GMM-Assisted Learning Approach for Ranging with IEEE802.15.4 devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2025 - 23rd IEEE International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, KunMing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal-First: Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M D’orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS 2025 - Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Irvine, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephyr and SmartMesh IP - Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cortes-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELA: Secure, Lightweight, and Zero-Touch Enrollment for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - The 21th Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Multi-sensor Lighthouse v2 Decoding Optimized for Low-Power CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International conference on Embedded Wireless Systems and Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Threshold-based Majority Voting Scheme (TS-TMVS) for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPM: Hybrid Performance Metric Transmission in Low-Power Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Norena Arroyave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - 30th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting A Real-Time Operating System for Embedded IoT Devices to Linux as Part of the OpenSwarm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2025 - ACM International Workshop on MetaOS for the Cloud-Edge-IoT Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Vega – Turning a Toy into a Ready-to-Use Robotic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmin Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - European Conference on Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to Attest? Intra-and Post-Handshake Attestation for IoT Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usama Sardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready, Bid, Go! On-Demand Delivery Using Fleets of Drones with Unknown, Heterogeneous Energy Storage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael S. Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2025 - ACM International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle of Arrival Localization for Single-Chip Micro Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris S J Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2025 - The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Interference Cancellation Prototype for BLE and IEEE 802.15.4 in the Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo-San-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODHD: On-Demand Helper Data Generation for Reliable NVM-Free Key Derivation from SRAM PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - IEEE International Conference on Information Security And Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CrystalFreeIoT62484.2024.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Motes and SRAM PUF: Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), Cyber-Physical Systems and Internet-of-Things Week (CPS-IoT Week)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Cal: Inter-Oscillator Calibration for Crystal-free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simultaneous Localization and Clock Calibration for Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMVS: Threshold-based Majority Voting Scheme for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of EDHOC and DTLS 1.3 in Internet-of-Things Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication in Ephemeral Diffie-Hellman Over COSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOTSMS 2024 - 11th International Conference on Internet of Things: Systems, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmo University, Sep 2024, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running SmartMesh on the MAX32655 with MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power DNN-based TSCH Scheduling at the Edge using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erman Okman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAI'24 - 3rd International Conference on Embedded Systems and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit- and Symbol-Error Patterns in IEEE 802.15.4 TSCH Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Security for Constrained IoT Devices with Lightweight Remote Attestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Journée commune au GDR RSD, GPL (GT GLSEC) et SI (GT SSLR) sur la sécurité des piles réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Dependent Forward Error Correction for IEEE 802.15.4 O-QPSK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - 8th IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Hands-on Evaluation of Kinéis Satellite IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2023 - ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Synchronized Multi-Hop Mesh Network with Crystal-Free Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Physical Fault Injections on Single Chip Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELOC: Localizing Equipment in Marinas using Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: FreeBot, a Battery-Free Swarm Robotics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625687.3628401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blip: Identifying Boats in a Smart Marina Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2023 - 19th International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Scheduling, Routing and Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. d'Orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTNS 2022 - 30th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Compensated BLE Beacon and 802.15.4-to-BLE Translator on a Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW - European Microwave Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRDV: Robots Rendez-Vous Detection Using Time-Synchronized Ultrasonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Robotics, Automation and Artificial Intelligence (RAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAAI56146.2022.10092965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating a Swarm of Micro-Robots Under Lossy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Workshop on Nanoscale Computing, Communication, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Coimbra, Portugal. pp.635-641, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485730.3494040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating 6TiSCH Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Teraoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2021 : 17th Annual International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Neural Belief Propagation Decoder for Linear Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ghauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnCNC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Connectivity Degradation on Networked Robotic Swarm Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Pafos, Greece. pp.57-59, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas: Exploration and Mapping with a Sparse Swarm of Networked IoT Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi-DroIT 2020 - Workshop on Wireless Sensors and Drones in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, CA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: 6TiSCH on SC$µ$M, Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Neural Networks for Baseband Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Dhiflaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Blink - Room-Level Localization Using SmartMesh IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wine: Estimación de Rendimiento y Ubicación de Sensores para la Predicción de Heladas en los Viñedos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de Investigadores en Ciencias de la Computación (WICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Calafate, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBenchmark: Repeatable and Reproducible Internet of Things Experimentation on Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozidar Skrbic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: OpenWSN, a Development Environment for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crystal-Free Single-Chip Micro Mote with Integrated 802.15.4 Compatible Transceiver, sub-mW BLE Compatible Beacon Transmitter, and Cortex M0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 VLSI - IEEE Symposium on VLSI Technology &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIC.2019.8777971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simulating a 6TiSCH Network using Connectivity Traces from Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Clock Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT 2019 : International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenTestBed: Poor Man's IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecht Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT : Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop Platform and Tools: Validating IoT Implementations Faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTBench: Towards a Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omprakash Gnawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - 1st Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of WiFi on 2.4 GHz Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII 2018 - IEEE International Conference on Industrial Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: 6TiSCH Open Data Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - International Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Channel Hopping Makes Sense, even with IEEE802.15.4 OFDM at 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global IoT Summit (GIoTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of IEEE802.15.4g OFDM and its Applicability to Smart Building Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days Conference (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Characterization of a Multi-hop 6TiSCH Network for Experimental Feedback Control of an Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Frequency Diversity from Measurements on an Indoor Low Power Wireless Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM), Workshop on Low-Layer Implementation and Protocol Design for IoT Applications (IoT-LINK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote+: a Range-Agile Multi-Radio Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability through Time-Slotted Channel Hopping and Flooding-based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradipta Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN), Dependability Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Not so) Intuitive Results from a Smart Agriculture Low-Power Wireless Mesh Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHANTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Overview of F-Interop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: An End-to-end Solution for Real-World Remote Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism Through Path Diversity: Why Packet Replication Makes Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica de Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ostrava, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSF: Low Latency Scheduling Function for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uPnP-Mesh: the Plug-and-Play Mesh Network for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Joosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IEEE802.15.4e Networks: Performance and Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.604 - 609 </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestra: Robust Mesh Networks Through Autonomously Scheduled TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beshr Al Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (Sensys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 6LoWPAN Neighbor Discovery Applied to Multilink IoT Subnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.642 - 647 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote: Open-Source Prototyping Platform for the Industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the 6TiSCH Plugtests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Reina Ortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual coordinates for wireless sensor networks: Proof-of-concept experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIDENTCOM 5th International Conference on Testbeds and Research Infrastructures for the Development of Networks&amp;Communities and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Gradient Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Forwarding in Wireless Sensor Networks with Loose Position-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394681 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnyBody: a Self-organization Protocol for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Body Area Networks (BodyNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, florence, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Collision Probability in Wireless Sensor Network Backoff-Based Election Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Virtual Coordinates for Routing in the Context of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, athenes, Greece. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-hopMAC: An Energy-Efficient MAC Protocol for Avoiding 1-hop Neighborhood Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Wireless Ad-hoc and Sensor Networks (IWWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, new york, United States. pp.639 - 644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Mode Real Time MAC protocol for Wireless Sensor Networks: a Validation/Simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Integrated Internet Ad hoc and Sensor Networks (InterSense 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Hard Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Meeting of the IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Atlanta, Georgia, United States. pp.533 - 532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to Expect when Using DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of 6TiSCH Networks Using CORECONF: A Clustering Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2025.3627112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Artificial Intelligence for IoT Applications Using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.38979-39005. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3546557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication with EDHOC: the Security-Performance Tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Onete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3633152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Channel Hopping and Scheduling Enhancements for TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Lighthouse Calibration Using Conics for Indoor Robot Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7532-7538. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDHOC is a New Security Handshake Standard: An Overview of Security Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa López Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Communication for the IoT: EDHOC and (Group) OSCORE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tiloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3384095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Performance Metrics in Low-Power Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icte.2024.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3405345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitán Miguel Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Orey Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Monitoring of the Sierra Nevada Snowpack Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Authenticated Key Exchange with EDHOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuss Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mc.2022.3144764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving the Hair Dryer: Continuous Calibration of a Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARA: Connectivity-Aware Relay Algorithm for Multi-Robot Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Localization: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.49297-49321. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Twist on Long-Range Wireless: Building a 103 km Multi-Hop Network Replicating Claude Chappe's Telegraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mauricio Munoz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Astorga Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Multi-Channel Sniffing in Large IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSF: a 6TiSCH Scheduling Function Minimizing Latency of Data Gathering in IIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing life out of diversity: Boosting network lifetime using multi‐PHY routing in RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e4592. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickCal: Assisted Calibration for Crystal-Free Micro-Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6DYN: 6TiSCH with Heterogeneous Slot Durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless-Sensor Network Topology Optimization in Complex Terrain: A Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo A Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Parvania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17429 - 17435. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2021.3082168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g6TiSCH: Generalized 6TiSCH for Agile Multi-PHY Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.84465-84479. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3085967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-E: Overview and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Minimal Scheduling Function: Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Performance Indicators of the Reference 6TiSCH Implementation in Internet-of-Things Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Škrbić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanović-Djurišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79147 - 79157. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Free Lunch - Characterizing the Performance of 6TiSCH When Using Different Physical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH on SCµM: Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20071912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-Based Simulation for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D Lighthouse Localization of a Low-Power Crystal-Free Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M R Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2020.3011460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF 6TiSCH: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Fragment Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Interference Robustness Evaluation of IEEE 802.15.4-2015 OQPSK-DSSS and SUN-OFDM Physical Layers for Industrial Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vazquez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Alonso-Zarate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH, enabling IPv6 over 802.15.4 TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH: Industrial Performance for IPv6 Internet of Things Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (6), pp.1153 - 1165. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2019.2906404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IEEE802.15.4g for Environmental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLN Minimal Fragment Forwarding - draft-ietf-6lo-minimal-fragment-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting Strategies in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SmartMesh IP in Smart Agriculture and Smart Building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Interference in 802.15.4: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Frost Events using Bayesian networks and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2867333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of 6TiSCH for Wireless Seismic Data Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Operation Sublayer (6top) Protocol (6P) - RFC8480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reassembly buffers in 6LoWPAN - draft-ietf-lwig-6lowpan-virtual-reassembly-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municio Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daneels Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Latré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Alpine Measurement System Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa: Using Water Distribution Systems to Transmit Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kerkez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR: Cost-Aware Cell Relocation in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal IPv6 over the TSCH Mode of IEEE 802.15.4e (6TiSCH) Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RFC8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MABO-TSCH: Multi-hop And Blacklist-based Optimized Time Synchronized Channel Hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine-Learning Based Connectivity Model for Complex Terrain Large-Scale Low-Power Wireless Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Communication Technologies and Standards for the Industrial IoT? Use 6TiSCH!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Limits of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Wireless IP-based Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlado Handziski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2509186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed PID-based Scheduling for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Domingo-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Distributed Scheduling with Collision Detection in TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Fly Bandwidth Reservation for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.10. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2480886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link-layer Security in TSCH Networks: Effect on Slot Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savio Sciancalepore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Boggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEACH: Predicting Frost Events in Peach Orchards Using IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.1-12-2016.151711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Synchronization in Multi-Hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (C), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IEEE 802.15.4e Time-Slotted Channel Hopping (TSCH) in the Internet of Things (IoT): Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communications for Smart Cities (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurkan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cagri Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense&Sensitivity: A Large-Scale Experimental Study of Reactive Gradient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid virtual coordinates - A novel near-shortest path routing paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.1697-1711. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: The Embedded Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2024 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific poster: Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Delivery Using Fleets of UAVs with Unknown, Heterogeneous Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2024 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Assam, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIOT: the All-in-1 IoT Educational Tool You Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-IoT PhD school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending LPWAN Architectures with Heterogeneous Mesh Networks. The Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN - Journées thématiques GDR RSD ResCom Low-Power Wide Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Scheduling Function Zero on a 6TiSCH Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: SierraNet: Monitoring the Snowpack in the Sierra Nevada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Computing and Networking (MobiCom), Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenWSN & OpenMote: Demo’ing A Complete Ecosystem for the Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. , 2016, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7733004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: A Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demo of the PEACH IoT-based Frost Event Prediction System for Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. 2016, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DotBot-Firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Design of a Generalization of the 6TiSCH Standard to Support Multiple PHY Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9392, Inria de Paris. 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration and Mapping using a Sparse Robot Swarm: Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9349, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartMesh Range Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9205, Inria. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFly: experimenting with Wireless Sensor Networks and Virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6471, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Existing Network Simulators for Power-Aware Self-Organizing Wireless Sensor Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6020, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113679v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal QoS Validation Approach on a Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5782, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 8930: On Forwarding 6LoWPAN Fragments over a Multi-Hop IPv6 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for the Industrial IoT: a Hands-on Tutorial with OpenWSN and OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the IETF 6TiSCH stack with OpenWSN & OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology in IPv6 over the TSCH mode of IEEE 802.15.4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Concepts de Routage Géographique au Routage par Gradient: une Étude Qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of (Important) Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Sorbonne Universite, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02135069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux urbains de capteurs sans-fil : Applications, caractérisation et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Communications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond localization: communicating using virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guoqiang Mao and Baris Fidan Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localization Algorithms and Strategies for Wireless Sensor Networks: Monitoring and Surveillance Techniques for Target Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of coordinates of a node in a node network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2009071783 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy adaptive cross-layer communication protocol for avoiding 1-hop neighborhood knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 06054991000 du 20/06/06, V/ref.: FR-06168 FR. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Watteyne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twatteyne.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pareto Optimality Approach for Link Adaptation in DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 - IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">embedded-cal: A Formally Verified Cryptographic Provider for Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Takeshi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amsüss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziskus Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTSPT 2026 - 15th International Workshop on Security, Privacy, Trust for Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Pervasive Computing and Communications (PerCom), Mar 2026, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuRA: Remote Attestation over EDHOC for Constrained Internet-of-Things Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-Canopy: A Tiered Network Architecture for Indoor Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Oostvogels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GMM-Assisted Learning Approach for Ranging with IEEE802.15.4 devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2025 - 23rd IEEE International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, KunMing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal-First: Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M D’orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS 2025 - Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Irvine, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephyr and SmartMesh IP - Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cortes-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELA: Secure, Lightweight, and Zero-Touch Enrollment for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - The 21th Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Multi-sensor Lighthouse v2 Decoding Optimized for Low-Power CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - 22nd International conference on Embedded Wireless Systems and Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Threshold-based Majority Voting Scheme (TS-TMVS) for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowie Deferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPM: Hybrid Performance Metric Transmission in Low-Power Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Norena Arroyave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2025 - 30th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting A Real-Time Operating System for Embedded IoT Devices to Linux as Part of the OpenSwarm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dara O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2025 - ACM International Workshop on MetaOS for the Cloud-Edge-IoT Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Vega – Turning a Toy into a Ready-to-Use Robotic Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narmin Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2025 - European Conference on Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to Attest? Intra-and Post-Handshake Attestation for IoT Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usama Sardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2025 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready, Bid, Go! On-Demand Delivery Using Fleets of Drones with Unknown, Heterogeneous Energy Storage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael S. Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2025 - ACM International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle of Arrival Localization for Single-Chip Micro Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris S J Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2025 - The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODHD: On-Demand Helper Data Generation for Reliable NVM-Free Key Derivation from SRAM PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - IEEE International Conference on Information Security And Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Interference Cancellation Prototype for BLE and IEEE 802.15.4 in the Physical Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo-San-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Zandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CrystalFreeIoT62484.2024.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Motes and SRAM PUF: Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT), Cyber-Physical Systems and Internet-of-Things Week (CPS-IoT Week)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Cal: Inter-Oscillator Calibration for Crystal-free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S.J. Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simultaneous Localization and Clock Calibration for Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystalFreeIoT 2024 - Workshop on Crystal-Free/-Less Radio and System-based Research for IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMVS: Threshold-based Majority Voting Scheme for Robust SRAM PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of EDHOC and DTLS 1.3 in Internet-of-Things Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovane Fedrecheski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixy: Transparent Payload Compression for Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(DEMO) Automated Header and Payload Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Kallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication in Ephemeral Diffie-Hellman Over COSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOTSMS 2024 - 11th International Conference on Internet of Things: Systems, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmo University, Sep 2024, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running SmartMesh on the MAX32655 with MicroPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power DNN-based TSCH Scheduling at the Edge using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erman Okman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Korecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAI'24 - 3rd International Conference on Embedded Systems and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit- and Symbol-Error Patterns in IEEE 802.15.4 TSCH Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Dependent Forward Error Correction for IEEE 802.15.4 O-QPSK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartIoT 2024 - 8th IEEE International Conference on Smart Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Security for Constrained IoT Devices with Lightweight Remote Attestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Journée commune au GDR RSD, GPL (GT GLSEC) et SI (GT SSLR) sur la sécurité des piles réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Hands-on Evaluation of Kinéis Satellite IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2023 - ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Synchronized Multi-Hop Mesh Network with Crystal-Free Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Physical Fault Injections on Single Chip Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELOC: Localizing Equipment in Marinas using Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: FreeBot, a Battery-Free Swarm Robotics Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Van Eyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625687.3628401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blip: Identifying Boats in a Smart Marina Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2023 - 19th International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Scheduling, Routing and Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gutiérrez Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. d'Orey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTNS 2022 - 30th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Compensated BLE Beacon and 802.15.4-to-BLE Translator on a Crystal-Free Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW - European Microwave Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRDV: Robots Rendez-Vous Detection Using Time-Synchronized Ultrasonic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Robotics, Automation and Artificial Intelligence (RAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAAI56146.2022.10092965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating a Swarm of Micro-Robots Under Lossy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Workshop on Nanoscale Computing, Communication, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Coimbra, Portugal. pp.635-641, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485730.3494040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating 6TiSCH Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Teraoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2021 : 17th Annual International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Neural Belief Propagation Decoder for Linear Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ghauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnCNC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Connectivity Degradation on Networked Robotic Swarm Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Pafos, Greece. pp.57-59, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas: Exploration and Mapping with a Sparse Swarm of Networked IoT Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi-DroIT 2020 - Workshop on Wireless Sensors and Drones in Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Los Angeles, CA / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: 6TiSCH on SC$µ$M, Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Neural Networks for Baseband Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Dhiflaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Adrien Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Blink - Room-Level Localization Using SmartMesh IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - ACM International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wine: Estimación de Rendimiento y Ubicación de Sensores para la Predicción de Heladas en los Viñedos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de Investigadores en Ciencias de la Computación (WICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, El Calafate, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBenchmark: Repeatable and Reproducible Internet of Things Experimentation on Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozidar Skrbic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: OpenWSN, a Development Environment for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crystal-Free Single-Chip Micro Mote with Integrated 802.15.4 Compatible Transceiver, sub-mW BLE Compatible Beacon Transmitter, and Cortex M0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 VLSI - IEEE Symposium on VLSI Technology &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIC.2019.8777971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Simulating a 6TiSCH Network using Connectivity Traces from Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Clock Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT 2019 : International Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenTestBed: Poor Man's IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecht Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM - CNERT : Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop Platform and Tools: Validating IoT Implementations Faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTBench: Towards a Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omprakash Gnawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - 1st Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of WiFi on 2.4 GHz Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII 2018 - IEEE International Conference on Industrial Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: 6TiSCH Open Data Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanovic-Djurisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSBench 2018 - International Workshop on Benchmarking Cyber-Physical Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Channel Hopping Makes Sense, even with IEEE802.15.4 OFDM at 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global IoT Summit (GIoTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of IEEE802.15.4g OFDM and its Applicability to Smart Building Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days Conference (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Characterization of a Multi-hop 6TiSCH Network for Experimental Feedback Control of an Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2017 - 15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Frequency Diversity from Measurements on an Indoor Low Power Wireless Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM), Workshop on Low-Layer Implementation and Protocol Design for IoT Applications (IoT-LINK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote+: a Range-Agile Multi-Radio Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability through Time-Slotted Channel Hopping and Flooding-based Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradipta Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN), Dependability Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Not so) Intuitive Results from a Smart Agriculture Low-Power Wireless Mesh Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHANTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Overview of F-Interop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: An End-to-end Solution for Real-World Remote Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism Through Path Diversity: Why Packet Replication Makes Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesica de Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ostrava, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Interop - Online Conformance, Interoperability and Performance Tests for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSF: Low Latency Scheduling Function for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial IEEE802.15.4e Networks: Performance and Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.604 - 609 </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uPnP-Mesh: the Plug-and-Play Mesh Network for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Matthys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Joosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestra: Robust Mesh Networks Through Autonomously Scheduled TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beshr Al Nahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (Sensys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 6LoWPAN Neighbor Discovery Applied to Multilink IoT Subnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.642 - 647 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMote: Open-Source Prototyping Platform for the Industrial IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Remo, Italy. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Large-scale Dense IEEE802.15.4 Connectivity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2015 - IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the 6TiSCH Plugtests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Reina Ortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interoperability in IoT (InterIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual coordinates for wireless sensor networks: Proof-of-concept experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIDENTCOM 5th International Conference on Testbeds and Research Infrastructures for the Development of Networks&amp;Communities and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Gradient Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Forwarding in Wireless Sensor Networks with Loose Position-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394681 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnyBody: a Self-organization Protocol for Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Body Area Networks (BodyNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, florence, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Collision Probability in Wireless Sensor Network Backoff-Based Election Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Virtual Coordinates for Routing in the Context of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, athenes, Greece. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-hopMAC: An Energy-Efficient MAC Protocol for Avoiding 1-hop Neighborhood Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Wireless Ad-hoc and Sensor Networks (IWWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, new york, United States. pp.639 - 644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Mode Real Time MAC protocol for Wireless Sensor Networks: a Validation/Simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Integrated Internet Ad hoc and Sensor Networks (InterSense 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Hard Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Meeting of the IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Atlanta, Georgia, United States. pp.533 - 532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetDiff: Graph Diffusion with Improved Global Capabilities to Generate and Update Mobile Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoFormer: An Efficient Link-Set Prediction Architecture for Ad Hoc Network Topology Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fagoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monzat de Saint Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to Expect when Using DECT NR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of 6TiSCH Networks Using CORECONF: A Clustering Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2025.3627112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Artificial Intelligence for IoT Applications Using the MAX78000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.38979-39005. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3546557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Shared Key Authentication with EDHOC: the Security-Performance Tradeoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Onete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3633152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Channel Hopping and Scheduling Enhancements for TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Maria Balbi Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Lighthouse Calibration Using Conics for Indoor Robot Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7532-7538. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3575319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDHOC is a New Security Handshake Standard: An Overview of Security Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa López Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Communication for the IoT: EDHOC and (Group) OSCORE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tiloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuß Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3384095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Performance Metrics in Low-Power Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Villnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icte.2024.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Header Compression in Constrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lighthouse Localization of Miniature Wireless Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Huidobro-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3405345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal-Overlap Centrality for Multi-Gateway Designation in Real-Time TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaitán Miguel Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Orey Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Pedro M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Monitoring of the Sierra Nevada Snowpack Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Authenticated Key Exchange with EDHOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Selander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Preuss Mattsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mc.2022.3144764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving the Hair Dryer: Continuous Calibration of a Crystal-Free Mote-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARA: Connectivity-Aware Relay Algorithm for Multi-Robot Expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Localization: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.49297-49321. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Twist on Long-Range Wireless: Building a 103 km Multi-Hop Network Replicating Claude Chappe's Telegraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mauricio Munoz Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Astorga Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YSF: a 6TiSCH Scheduling Function Minimizing Latency of Data Gathering in IIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3118017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Multi-Channel Sniffing in Large IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Crnogorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing life out of diversity: Boosting network lifetime using multi‐PHY routing in RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e4592. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickCal: Assisted Calibration for Crystal-Free Micro-Motes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6DYN: 6TiSCH with Heterogeneous Slot Durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21051611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless-Sensor Network Topology Optimization in Complex Terrain: A Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo A Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Parvania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17429 - 17435. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2021.3082168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g6TiSCH: Generalized 6TiSCH for Agile Multi-PHY Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.84465-84479. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3085967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-E: Overview and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Minimal Scheduling Function: Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Performance Indicators of the Reference 6TiSCH Implementation in Internet-of-Things Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Škrbić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Kočan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Pejanović-Djurišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.79147 - 79157. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Free Lunch - Characterizing the Performance of 6TiSCH When Using Different Physical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH on SCµM: Running a Synchronized Protocol Stack without Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20071912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-Based Simulation for 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D Lighthouse Localization of a Low-Power Crystal-Free Single-Chip Mote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M R Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer S J Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2020.3011460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Channel Calibration on a Crystal-Free Mote-on-a-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF 6TiSCH: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Fragment Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Interference Robustness Evaluation of IEEE 802.15.4-2015 OQPSK-DSSS and SUN-OFDM Physical Layers for Industrial Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset-Peiró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vazquez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Alonso-Zarate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH: Industrial Performance for IPv6 Internet of Things Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (6), pp.1153 - 1165. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2019.2906404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH, enabling IPv6 over 802.15.4 TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IEEE802.15.4g for Environmental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLN Minimal Fragment Forwarding - draft-ietf-6lo-minimal-fragment-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting Strategies in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SmartMesh IP in Smart Agriculture and Smart Building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Interference in 802.15.4: A Tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Frost Events using Bayesian networks and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2867333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of 6TiSCH for Wireless Seismic Data Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6TiSCH Operation Sublayer (6top) Protocol (6P) - RFC8480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reassembly buffers in 6LoWPAN - draft-ietf-lwig-6lowpan-virtual-reassembly-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municio Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daneels Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Latré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Alpine Measurement System Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17112583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa: Using Water Distribution Systems to Transmit Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kerkez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR: Cost-Aware Cell Relocation in 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal IPv6 over the TSCH Mode of IEEE 802.15.4e (6TiSCH) Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet Engineering Task Force RFC series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RFC8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MABO-TSCH: Multi-hop And Blacklist-based Optimized Time Synchronized Channel Hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine-Learning Based Connectivity Model for Complex Terrain Large-Scale Low-Power Wireless Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Communication Technologies and Standards for the Industrial IoT? Use 6TiSCH!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskar Krishnamachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Limits of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Adelantado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Wireless IP-based Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlado Handziski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2015.2509186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed PID-based Scheduling for 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Domingo-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Distributed Scheduling with Collision Detection in TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Pister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Fly Bandwidth Reservation for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.10. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2480886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link-layer Security in TSCH Networks: Effect on Slot Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savio Sciancalepore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Boggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEACH: Predicting Frost Events in Peach Orchards Using IoT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.1-12-2016.151711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Synchronization in Multi-Hop TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (C), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using IEEE 802.15.4e Time-Slotted Channel Hopping (TSCH) in the Internet of Things (IoT): Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communications for Smart Cities (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurkan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cagri Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense&Sensitivity: A Large-Scale Experimental Study of Reactive Gradient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid virtual coordinates - A novel near-shortest path routing paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.1697-1711. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: The Embedded Orchestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2024 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. pp.1-2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific poster: Standards-based Remote Attestation for Internet-of-Things Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Breaking Swarm Stereotypes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Delivery Using Fleets of UAVs with Unknown, Heterogeneous Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Talamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genki Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2024 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Assam, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIOT: the All-in-1 IoT Educational Tool You Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-IoT PhD school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending LPWAN Architectures with Heterogeneous Mesh Networks. The Challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN - Journées thématiques GDR RSD ResCom Low-Power Wide Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Scheduling Function Zero on a 6TiSCH Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: 4th Industrial Revolution: Toward Deterministic Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadanori Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: SierraNet: Monitoring the Snowpack in the Sierra Nevada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Computing and Networking (MobiCom), Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2979683.2979698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenWSN & OpenMote: Demo’ing A Complete Ecosystem for the Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. , 2016, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7733004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: A Benchmark for Low-power Wireless Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zimmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demo of the PEACH IoT-based Frost Event Prediction System for Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoma Brun-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Diedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Emilio Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Taffernaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2016 - 13th Annual IEEE International Conference on Sensing, Communication and Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom. 2016, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2016.7732963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DotBot-Firmware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Alvarado-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mališa Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifun Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Design of a Generalization of the 6TiSCH Standard to Support Multiple PHY Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9392, Inria de Paris. 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration and Mapping using a Sparse Robot Swarm: Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razanne Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriana Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Kilberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9349, Inria. 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et protéger autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un programme prioritaire de recherche. Cultiver et protéger autrement - Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartMesh Range Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9205, Inria. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFly: experimenting with Wireless Sensor Networks and Virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6471, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Existing Network Simulators for Power-Aware Self-Organizing Wireless Sensor Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6020, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113679v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal QoS Validation Approach on a Real-Time MAC Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5782, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 8930: On Forwarding 6LoWPAN Fragments over a Multi-Hop IPv6 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for the Industrial IoT: a Hands-on Tutorial with OpenWSN and OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the IETF 6TiSCH stack with OpenWSN & OpenMote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilajosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Tuset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology in IPv6 over the TSCH mode of IEEE 802.15.4e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rita Palattella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Concepts de Routage Géographique au Routage par Gradient: une Étude Qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet of (Important) Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Sorbonne Universite, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02135069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux urbains de capteurs sans-fil : Applications, caractérisation et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lampin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Communications in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond localization: communicating using virtual coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guoqiang Mao and Baris Fidan Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localization Algorithms and Strategies for Wireless Sensor Networks: Monitoring and Surveillance Techniques for Target Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of coordinates of a node in a node network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2009071783 A1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy adaptive cross-layer communication protocol for avoiding 1-hop neighborhood knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 06054991000 du 20/06/06, V/ref.: FR-06168 FR. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.thomaswatteyne.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Villnow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Takeshi Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ams&#252;ss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Kiefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sampaio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oostvogels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Riordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guti&#233;rrez Gait&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M D&#8217;orey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05279725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taffanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Eliasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05290314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S.J. Pister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Huidobro-Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Norena Arroyave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Coffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Elkilani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carbillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama Sardar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Talamali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael S. Couceiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burnett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris S J Pister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05332856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Pister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Korecic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Burnett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382397v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668824v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Doherty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maria Balbi Antunes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Okman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l de La Fuente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Patel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S J Pister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625687.3628401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. d'Orey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wheeler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936464v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAAI56146.2022.10092965" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485730.3494040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufrene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ghauch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kilberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Pister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dhiflaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mercado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diedrichs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Skrbic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mesri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIC.2019.8777971" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rincon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omprakash Gnawali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schindler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Krishnamachari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradipta Gosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Diedrichs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979696" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Malek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oroza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica de Armas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Adelantado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Matthys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Daniels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Weiss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beshr Al Nahas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Landsiedel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248394" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Reina Ortage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394681&#160;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3627112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3546557" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05384984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3633152" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez P&#233;rez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preu&#223; Mattsson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531364v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard H&#246;glund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tiloca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3384095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.08.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589717v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3405345" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait&#225;n Miguel Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Lu&#237;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D'Orey Pedro M." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Pedro M." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Glaser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03434293v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preuss Mattsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mc.2022.3144764" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03668819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171859" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mauricio Munoz Soto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Astorga Tobar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197586" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783828v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Crnogorac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Crnogorac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Ko&#269;an" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726255v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4592" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3015725" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051611" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538244v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Oroza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Giraldo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Parvania" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3082168" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3085967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset-Peir&#243;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guill&#233;n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.170" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616268v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar &#352;krbi&#263;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovi&#263;-Djuri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990278" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115505v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174989" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071912" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.162" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916806v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M R Campos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3011460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937689" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420974v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez-Gallego" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alonso-Zarate" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420677v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guillen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2906404" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Bromberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2867333" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Martinez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Vilajosana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968655v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Municio Esteban" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneels Glenn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Latr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Famaey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Maurer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112583" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548381v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun M. Joseph" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kerkez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533174v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571215v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Pollin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Handziski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2509186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo-Prieto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Muraoka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208256v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2480886" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Sciancalepore" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Boggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Emilio Chaar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.1-12-2016.151711" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.11.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526216v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04622609v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630627v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364041v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979698" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7733004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377942v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zimmerling" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732963" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874919v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ferreira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263534v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113679v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312689v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02135069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405300v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405294v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405308v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.thomaswatteyne.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Villnow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lopez Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Takeshi Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ams&#252;ss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Kiefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sampaio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oostvogels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Riordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guti&#233;rrez Gait&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M D&#8217;orey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05279725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taffanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Eliasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05290314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S.J. Pister" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Huidobro-Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Norena Arroyave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara O'Sullivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Coffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Elkilani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carbillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usama Sardar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Talamali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael S. Couceiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Gross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burnett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris S J Pister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05332856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Pister" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Korecic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Burnett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanming Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382397v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Kallala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coutant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668824v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Doherty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maria Balbi Antunes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Okman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04716799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l de La Fuente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Patel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer S J Pister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hughes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625687.3628401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. d'Orey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Wheeler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936464v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAAI56146.2022.10092965" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485730.3494040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Adrien Dufrene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ghauch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kilberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Pister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dhiflaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mercado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diedrichs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Skrbic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Kocan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovic-Djurisic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mesri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIC.2019.8777971" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Munoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rincon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omprakash Gnawali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schindler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Krishnamachari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradipta Gosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Diedrichs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leone" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979696" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Malek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oroza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica de Armas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Adelantado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363427v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Weiss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Matthys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Daniels" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beshr Al Nahas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Landsiedel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248394" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_17" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Reina Ortage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394681&#160;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcoccia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fagoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988831v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monzat de Saint Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3627112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3546557" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05384984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3633152" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez P&#233;rez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preu&#223; Mattsson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531364v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard H&#246;glund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tiloca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3384095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.08.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coutant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589717v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3405345" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04170029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait&#225;n Miguel Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Lu&#237;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D'Orey Pedro M." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Pedro M." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Glaser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03434293v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Preuss Mattsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mc.2022.3144764" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03668819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171859" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mauricio Munoz Soto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Astorga Tobar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197586" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783828v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Crnogorac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Crnogorac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Ko&#269;an" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210966" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726255v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4592" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3015725" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051611" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538244v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Oroza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A Giraldo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Parvania" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3082168" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3085967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Tuset-Peir&#243;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guill&#233;n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.170" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616268v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar &#352;krbi&#263;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Pejanovi&#263;-Djuri&#353;i&#263;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990278" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115505v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174989" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20071912" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02616343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.162" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916806v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M R Campos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3011460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937689" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420974v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez-Gallego" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alonso-Zarate" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2906404" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420677v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana Guillen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Bromberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2867333" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Martinez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Vilajosana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968655v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Municio Esteban" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneels Glenn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Latr&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Famaey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630303v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avanzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Maurer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112583" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548381v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun M. Joseph" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kerkez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533174v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571215v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Pollin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Handziski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2509186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo-Prieto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Muraoka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208256v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2480886" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Sciancalepore" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Boggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312685v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Emilio Chaar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.1-12-2016.151711" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.11.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526216v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04622609v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Facq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630627v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419907v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01364041v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979698" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7733004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377942v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zimmerling" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Taffernaberry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2016.7732963" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874919v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ferreira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263534v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113679v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312689v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113733v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02135069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405300v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405294v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405308v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>