--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,2529 +66,2529 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institution d’un certain numérique à l’école, entre Simondon et Vygotski</w:t>
+                <w:t xml:space="preserve">« Des gestes sans images ? A la recherche d’un répertoire de gestes humain-machine à l’ère du numérique et de l’IA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’artisan et l’utilisateur. Penser l’apprentissage (des) technique(s) dans l’éducation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828905v1</w:t>
+                <w:t xml:space="preserve">hal-04828828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Digital Doubles : The Ambivalence of Spatial Practices in the Age of Digital Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Digital and the Sacred, Through the Looking-glass of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Frémineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Doubles: Situating and Troubling AI Technologies for Architectural Reconstruction and Urban Simulation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Journal for Religion and Transformation in Contemporary Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, God(s) and the Digital</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828855v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">What Kind of Learning is Machine Learning ?</w:t>
+                <w:t xml:space="preserve">hal-04236432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se démarquer et se fondre dans la masse : deux modes de relation entre individus et foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The impact of AI on the higher education and research sectors</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Craft and Code Binary Before, During, and After</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Johns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du GdT “Surveillance” (GdR Internet, IA et Société)</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (S2), pp.S597-S915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/729003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement automatisé des injures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ben-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerveau-machine : modèles et fictions</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">The changing face of the crowd</w:t>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15078-7.p.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Play it Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faces in the Crowd</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Animation d'une table-ronde autour des gestes numériques</w:t>
+              <w:t xml:space="preserve">Journal of Human-Technology Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59490/jhtr.2023.1.7015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances du transindividuel. Sur une convergence possible de Simondon et Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un geste (numérique) en cache un autre</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on algorithmic normativities: engineers, objects, activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and Transformations of Work</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Des petites bêtes cybernétiques: tropismes comportementaux en milieu expérimental</w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.205395171985874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951719858742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédiction algorithmique comme activité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETH+OLOGIE : Un dialogue interdisciplinaire sur les relations humains-animaux-machines</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Présentation des textes de Simondon sur la technique et la religion</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 211 (5), pp.35-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.211.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénation, travail et culture technique chez Simondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Technique et Religion</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Standing out and blending in, on two relations between individuals and crowds</w:t>
+              <w:t xml:space="preserve">Cahiers du GRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/grm.998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommender Systems as Techniques of the Self?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faces in the Crowd: Facial Recognition Technologies and Monitoring Crowds at Public Events</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Des images sans geste? A la recherche d'un répertoire de gestes humain-machine à l'heure de l'intelligence artificielle</w:t>
+              <w:t xml:space="preserve">Le foucaldien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/lefou.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’algorithmique a ses comportements que le comportement ne connaît pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires techniques : ce que l'image fait au geste</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04235705v1</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.062.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’institution d’un certain numérique à l’école, entre Simondon et Vygotski »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Gilon; Tyler Reigeluth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’artisan et l’utilisateur. Penser l’apprentissage (des) technique(s) dans l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bruxelles, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’état “sauvage” à l’activité sociale : pour une autre vision des machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence's New Clothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophies of Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Normativity as Performativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Critical Studies of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habits neufs de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les philosophies des techniques. Un levier pour l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2023, 9781784059439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Kind of Learning Is Machine Learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cultural Life of Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-115, 2021, 978-3-030-56285-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56286-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le temps de la ville transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Cahiers du gerse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la ville intelligente à la ville intelligible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, 2019, 978-2-7605-5213-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affections du corps en milieu numérique : Matérialité et discursivité des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme-Trace. Inscriptions corporelles et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08324-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Des gestes sans images ? A la recherche d’un répertoire de gestes humain-machine à l’ère du numérique et de l’IA »</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution d’un certain numérique à l’école, entre Simondon et Vygotski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’artisan et l’utilisateur. Penser l’apprentissage (des) technique(s) dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Gilon; Tyler Reigeluth, Oct 2021, Bruxelles (ULB Campus Solbosch), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with Digital Doubles : The Ambivalence of Spatial Practices in the Age of Digital Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Journal for Religion and Transformation in Contemporary Society</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Se démarquer et se fondre dans la masse : deux modes de relation entre individus et foules</w:t>
+              <w:t xml:space="preserve">Digital Doubles: Situating and Troubling AI Technologies for Architectural Reconstruction and Urban Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Darío Negueruela del Castillo; Julio Paulos; Nicolo Guariento, Oct 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Kind of Learning is Machine Learning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The impact of AI on the higher education and research sectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Union Institute, Feb 2024, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparences et visibilités de la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Play it Again</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du GdT “Surveillance” (GdR Internet, IA et Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction de l’intelligence et le jeu des finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human-Technology Relations</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Adrian Johns</w:t>
+              <w:t xml:space="preserve">Cerveau-machine : modèles et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing face of the crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isis</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Connaissances du transindividuel. Sur une convergence possible de Simondon et Bourdieu</w:t>
+              <w:t xml:space="preserve">Faces in the Crowd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Panthéon Assas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation d'une table-ronde autour des gestes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un geste (numérique) en cache un autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Université Catholique de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu qui résiste à l'automatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">La prédiction algorithmique comme activité sociale</w:t>
+              <w:t xml:space="preserve">AI and Transformations of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des petites bêtes cybernétiques: tropismes comportementaux en milieu expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aliénation, travail et culture technique chez Simondon</w:t>
+              <w:t xml:space="preserve">ETH+OLOGIE : Un dialogue interdisciplinaire sur les relations humains-animaux-machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université catholique de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des textes de Simondon sur la technique et la religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GRM</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Recommender Systems as Techniques of the Self?</w:t>
+              <w:t xml:space="preserve">Journée d'étude Technique et Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université catholique de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standing out and blending in, on two relations between individuals and crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le foucaldien</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">L’algorithmique a ses comportements que le comportement ne connaît pas</w:t>
+              <w:t xml:space="preserve">Faces in the Crowd: Facial Recognition Technologies and Monitoring Crowds at Public Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images sans geste? A la recherche d'un répertoire de gestes humain-machine à l'heure de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Imaginaires techniques : ce que l'image fait au geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Morisset, Oct 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04233193v1</w:t>
+                <w:t xml:space="preserve">hal-04235705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2668,51 +2668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de la communication et de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,51 +3026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reigeluth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56286-1_3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fr&#233;mineur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ben-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/jhtr.2023.1.7015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Evans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Johns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719858742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.998" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.062.0112" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8TR18JCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reigeluth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236432v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fr&#233;mineur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Evans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Johns" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ben-A&#239;ssa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/jhtr.2023.1.7015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719858742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.062.0112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8TR18JCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56286-1_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>