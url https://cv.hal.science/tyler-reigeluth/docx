--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -169,178 +169,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se démarquer et se fondre dans la masse : deux modes de relation entre individus et foules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Digital and the Sacred, Through the Looking-glass of Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Frémineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Journal for Religion and Transformation in Contemporary Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, God(s) and the Digital</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236432v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Craft and Code Binary Before, During, and After</w:t>
               </w:r>
@@ -606,187 +606,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives on algorithmic normativities: engineers, objects, activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.205395171985874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951719858742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connaissances du transindividuel. Sur une convergence possible de Simondon et Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233177v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04233135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédiction algorithmique comme activité sociale</w:t>
               </w:r>
@@ -2361,165 +2361,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standing out and blending in, on two relations between individuals and crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Reigeluth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces in the Crowd: Facial Recognition Technologies and Monitoring Crowds at Public Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation des textes de Simondon sur la technique et la religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Reigeluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Technique et Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236424v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04570878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images sans geste? A la recherche d'un répertoire de gestes humain-machine à l'heure de l'intelligence artificielle</w:t>
               </w:r>
@@ -3026,51 +3026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reigeluth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236432v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fr&#233;mineur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Evans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Johns" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ben-A&#239;ssa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/jhtr.2023.1.7015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719858742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.062.0112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8TR18JCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56286-1_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Reigeluth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fr&#233;mineur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Evans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Johns" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ben-A&#239;ssa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/jhtr.2023.1.7015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951719858742" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.211.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.062.0112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8TR18JCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Castelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56286-1_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04236424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04233376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>