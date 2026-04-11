--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -75,2007 +75,2980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires en discussion : Une confrontation des acteurs du soutien aux supports médiatiques de l’entrepreneuriat des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Workshop « Repenser le soutien entrepreneurial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing Gendered Entrepreneurial Imaginaries: A Longitudinal Analysis of French Magazine Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Nordic Conference on Small Business Research (NCSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Bodø, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans quelle mesure les étudiantes entrepreneuses des PEPITE font ou refont le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Redien-Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richome-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Georges Doriot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les mutations invisibles en gestion des ressources humaines grâce à la netnographie. Un questionnement méthodologique sur l'étude de l'inclusion des personnes en situation de handicap psychique dans les organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voice or silence, parenthood and perception of occupations. Four new paths to explore for better LGBT inclusion in the workplace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et traduction des politiques en faveur de l’entrepreneuriat des femmes par les acteurs de l’écosystème entrepreneurial. Compréhension à travers la mobilisation de l’approche néo-institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire comme réponse aux défis de l'égalité professionnelle femmes-hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise et la diversité, le cas des dirigeantes de PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARIMHE/CEDAG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre choix et contraintes : décryptage de l’empouvoirement financier chez les femmes entrepreneures en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (1), pp.73-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1117705ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La recherche parle aux RH » par Référence RH et AGRH : Inclusion des jeunes et syndrome de l’imposteur, quel rôle pour l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités dans l’entrepreneuriat des femmes : proposition d’un cadre d’analyse bidimensionnel catégoriel et relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pailot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (4), pp.110-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-cjk0-wqrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing a Female Perspective in the Entrepreneurship Field: A Journey Through the Past, Present and Future of Research and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une lecture praxéologique du leadership entrepreneurial de crise des dirigeantes de PME : l’exemple de la crise sanitaire de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pailot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3-4), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1095583ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510002v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tixier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821665v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Kokou Dokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 210 (2), pp.7-15. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2021, 2 (210), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vse.210.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement d’une région dans un processus de construction de compétences entrepreneuriales territoriales : le cas d’un programme de recherche en région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (6), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1077345ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en réseau des PME face à l’égalité professionnelle : quelle(s) proximité(s) territoriale(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.207-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.132.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How families shape women’s entrepreneurial success in Morocco: an intersectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal El Abboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Salman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.1786-1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJEBR-12-2017-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yujie Wei</w:t>
+                <w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065940v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Janssen</w:t>
+                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salil Talpade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.391-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365670v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes différenciées des talents selon le sexe : une approche par la justice procédurale et la justice distributive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103, pp.40-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.103.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les experts en question(s) : représentations et pratiques de la fonction ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (4), pp.13-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.164.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite de carrière entrepreneuriale des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.93-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.141.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement institutionnel des femmes entrepreneures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2-3), pp.109-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.142.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dirigeantes en PME : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2085,1657 +3058,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche francophone en entrepreneuriat : État des lieux et proposition d’un agenda de recherche féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme et management : état et enjeux de la recherche francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit V. Clémentine GALLET et Coriolis Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de femmes entrepreneures en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.68-80, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.lebeg.2020.01.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre au féminin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accompagnement des femmes entrepreneurs : Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Philippart (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre, une introduction à l'entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DE BOECK, pp.395-416, 2016, 9782804192426</w:t>
+              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.29-52, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510143v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement des femmes entrepreneurs : Regards croisés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entreprendre au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.29-52, 2016</w:t>
+              <w:t xml:space="preserve">Entreprendre, une introduction à l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DE BOECK, pp.395-416, 2016, 9782804192426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808413v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-representation and women’s entrepreneurship: a relevant relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing European Entrepreneurship Research Entrepreneurship as a working attitude, a mode of thinking, and an everyday practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Age Publishing, 2014, 9781623967383 (Paperback), 9781623967390 (Hardcover), 9781623967406 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolis Composites, un allié pour inventer les avions de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Soparnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas d'innovations en entreprise : Organisation et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat des femmes : regard sur les transformations de l'image de soi des créatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat, PME durables et réseaux sociaux : ouvrage en l'honneur du professeur Robert Paturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirigeantes : quelle place dans le paysage des PME françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui sont vraiment les dirigeants des PME ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321575v1</w:t>
-              </w:r>
-[...807 lines deleted...]
-                <w:t xml:space="preserve">hal-01321640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3745,328 +3909,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de femmes entrepreneures en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gay Anger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.lebeg.2020.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH, RSE et Emplois : vers de nouvelles approches inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2019, Recherche (AGRH), 978-2-311-40719-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH, RSE et Emplois. Vers de nouvelles approches inclusives Collection AGRH/Vuibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VUIBERT, 2019, 978-2-311-40719-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4076,241 +4240,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Entrepreneurs in Lebanon: an exploratory study of women entrepreneurs engaged in professional integration of low-skilled women', , no. 1, pp.36-46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.36-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21303/2504-5571.2017.00257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalité professionnelle : des barrières invisibles sur le chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4457,51 +4621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gibard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>