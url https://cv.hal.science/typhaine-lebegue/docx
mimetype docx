--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -618,312 +618,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice or silence, parenthood and perception of occupations. Four new paths to explore for better LGBT inclusion in the workplace.</w:t>
+                <w:t xml:space="preserve">Actions et traduction des politiques en faveur de l’entrepreneuriat des femmes par les acteurs de l’écosystème entrepreneurial. Compréhension à travers la mobilisation de l’approche néo-institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+                <w:t xml:space="preserve">Eliane Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gavoille</w:t>
+                <w:t xml:space="preserve">Stephanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Georges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540249v1</w:t>
+                <w:t xml:space="preserve">hal-02569928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions et traduction des politiques en faveur de l’entrepreneuriat des femmes par les acteurs de l’écosystème entrepreneurial. Compréhension à travers la mobilisation de l’approche néo-institutionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voice or silence, parenthood and perception of occupations. Four new paths to explore for better LGBT inclusion in the workplace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chasserio</w:t>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569928v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme réponse aux défis de l'égalité professionnelle femmes-hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La recherche parle aux RH » par Référence RH et AGRH : Inclusion des jeunes et syndrome de l’imposteur, quel rôle pour l’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités dans l’entrepreneuriat des femmes : proposition d’un cadre d’analyse bidimensionnel catégoriel et relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pailot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,468 +1411,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing a Female Perspective in the Entrepreneurship Field: A Journey Through the Past, Present and Future of Research and Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510786v1</w:t>
+                <w:t xml:space="preserve">hal-03510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une lecture praxéologique du leadership entrepreneurial de crise des dirigeantes de PME : l’exemple de la crise sanitaire de la Covid-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485195v1</w:t>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à une lecture praxéologique du leadership entrepreneurial de crise des dirigeantes de PME : l’exemple de la crise sanitaire de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095583ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821665v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing a Female Perspective in the Entrepreneurship Field: A Journey Through the Past, Present and Future of Research and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Poroli</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510002v1</w:t>
+                <w:t xml:space="preserve">hal-03510786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (6), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,261 +2099,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en réseau des PME face à l’égalité professionnelle : quelle(s) proximité(s) territoriale(s) ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+                <w:t xml:space="preserve">How families shape women’s entrepreneurial success in Morocco: an intersectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal El Abboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Salman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.132.0207⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.1786-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJEBR-12-2017-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429022v1</w:t>
+                <w:t xml:space="preserve">hal-03509954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How families shape women’s entrepreneurial success in Morocco: an intersectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+                <w:t xml:space="preserve">La mise en réseau des PME face à l’égalité professionnelle : quelle(s) proximité(s) territoriale(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noura Salman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (8), pp.1786-1808. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.207-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJEBR-12-2017-0501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.132.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509954v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t>
               </w:r>
@@ -2467,226 +2467,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les attentes différenciées des talents selon le sexe : une approche par la justice procédurale et la justice distributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salil Talpade</w:t>
+                <w:t xml:space="preserve">Stéphane Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.103.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065940v1</w:t>
+                <w:t xml:space="preserve">hal-01991303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes différenciées des talents selon le sexe : une approche par la justice procédurale et la justice distributive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salil Talpade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.391-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991303v1</w:t>
+                <w:t xml:space="preserve">hal-02065940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les experts en question(s) : représentations et pratiques de la fonction ressources humaines</w:t>
               </w:r>
@@ -2796,183 +2796,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite de carrière entrepreneuriale des femmes</w:t>
+                <w:t xml:space="preserve">L’accompagnement institutionnel des femmes entrepreneures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.93-127. </w:t>
+              <w:t xml:space="preserve">, 2015, 14 (2-3), pp.109-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.141.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.142.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080276v1</w:t>
+                <w:t xml:space="preserve">hal-02080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement institutionnel des femmes entrepreneures</w:t>
+                <w:t xml:space="preserve">La réussite de carrière entrepreneuriale des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (2-3), pp.109-138. </w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.93-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.142.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.141.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080267v1</w:t>
+                <w:t xml:space="preserve">hal-02080276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dirigeantes en PME : bilan et perspectives</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche francophone en entrepreneuriat : État des lieux et proposition d’un agenda de recherche féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3226,454 +3226,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement des femmes entrepreneurs : Regards croisés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entreprendre au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.29-52, 2016</w:t>
+              <w:t xml:space="preserve">Entreprendre, une introduction à l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DE BOECK, pp.395-416, 2016, 9782804192426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808413v1</w:t>
+                <w:t xml:space="preserve">hal-03510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre au féminin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accompagnement des femmes entrepreneurs : Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Philippart (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre, une introduction à l'entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DE BOECK, pp.395-416, 2016, 9782804192426</w:t>
+              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.29-52, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510143v1</w:t>
+                <w:t xml:space="preserve">hal-01808413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-representation and women’s entrepreneurship: a relevant relationship</w:t>
+                <w:t xml:space="preserve">L'entrepreneuriat des femmes : regard sur les transformations de l'image de soi des créatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing European Entrepreneurship Research Entrepreneurship as a working attitude, a mode of thinking, and an everyday practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Information Age Publishing, 2014, 9781623967383 (Paperback), 9781623967390 (Hardcover), 9781623967406 (eBook)</w:t>
+              <w:t xml:space="preserve">Entrepreneuriat, PME durables et réseaux sociaux : ouvrage en l'honneur du professeur Robert Paturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510700v1</w:t>
+                <w:t xml:space="preserve">hal-03510739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolis Composites, un allié pour inventer les avions de demain</w:t>
+                <w:t xml:space="preserve">Self-representation and women’s entrepreneurship: a relevant relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Soparnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cas d'innovations en entreprise : Organisation et stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, 2014</w:t>
+              <w:t xml:space="preserve">Advancing European Entrepreneurship Research Entrepreneurship as a working attitude, a mode of thinking, and an everyday practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Information Age Publishing, 2014, 9781623967383 (Paperback), 9781623967390 (Hardcover), 9781623967406 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510723v1</w:t>
+                <w:t xml:space="preserve">hal-03510700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrepreneuriat des femmes : regard sur les transformations de l'image de soi des créatrices</w:t>
+                <w:t xml:space="preserve">Coriolis Composites, un allié pour inventer les avions de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneuriat, PME durables et réseaux sociaux : ouvrage en l'honneur du professeur Robert Paturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Cas d'innovations en entreprise : Organisation et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510739v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirigeantes : quelle place dans le paysage des PME françaises ?</w:t>
               </w:r>
@@ -3773,51 +3773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de femmes entrepreneures en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gay Anger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4020,90 +4020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH, RSE et Emplois : vers de nouvelles approches inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2019, Recherche (AGRH), 978-2-311-40719-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,64 +4121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH, RSE et Emplois. Vers de nouvelles approches inclusives Collection AGRH/Vuibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,225 +4248,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Entrepreneurs in Lebanon: an exploratory study of women entrepreneurs engaged in professional integration of low-skilled women', , no. 1, pp.36-46</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inaya Wahidi</w:t>
+                <w:t xml:space="preserve">Egalité professionnelle : des barrières invisibles sur le chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.36-46. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065961v1</w:t>
+                <w:t xml:space="preserve">hal-02429101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalité professionnelle : des barrières invisibles sur le chemin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Georges</w:t>
+                <w:t xml:space="preserve">Social Entrepreneurs in Lebanon: an exploratory study of women entrepreneurs engaged in professional integration of low-skilled women', , no. 1, pp.36-46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2017, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21303/2504-5571.2017.00257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429101v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4621,51 +4621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gibard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gibard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>