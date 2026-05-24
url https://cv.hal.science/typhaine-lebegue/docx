--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1411,386 +1411,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à une lecture praxéologique du leadership entrepreneurial de crise des dirigeantes de PME : l’exemple de la crise sanitaire de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pailot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Poroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 302, pp.33-59. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1095583ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510002v1</w:t>
+                <w:t xml:space="preserve">hal-04485195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion des logiques institutionnelles au sein des écosystèmes entrepreneuriaux : le rôle clé des organismes d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chasserio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pailot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Poroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821665v1</w:t>
+                <w:t xml:space="preserve">hal-03510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une lecture praxéologique du leadership entrepreneurial de crise des dirigeantes de PME : l’exemple de la crise sanitaire de la Covid-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485195v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing a Female Perspective in the Entrepreneurship Field: A Journey Through the Past, Present and Future of Research and Practice</w:t>
               </w:r>
@@ -1931,51 +1931,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (210), pp.7-15. </w:t>
+              <w:t xml:space="preserve">, 2021, 2020/2 (210), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vse.210.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2467,226 +2467,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes différenciées des talents selon le sexe : une approche par la justice procédurale et la justice distributive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renaud</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salil Talpade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.391-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991303v1</w:t>
+                <w:t xml:space="preserve">hal-02065940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural study of consumer connection with social networking sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les attentes différenciées des talents selon le sexe : une approche par la justice procédurale et la justice distributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salil Talpade</w:t>
+                <w:t xml:space="preserve">Stéphane Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital &amp; Social Media Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.103.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065940v1</w:t>
+                <w:t xml:space="preserve">hal-01991303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les experts en question(s) : représentations et pratiques de la fonction ressources humaines</w:t>
               </w:r>
@@ -2796,183 +2796,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement institutionnel des femmes entrepreneures</w:t>
+                <w:t xml:space="preserve">La réussite de carrière entrepreneuriale des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (2-3), pp.109-138. </w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.93-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.142.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.141.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080267v1</w:t>
+                <w:t xml:space="preserve">hal-02080276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite de carrière entrepreneuriale des femmes</w:t>
+                <w:t xml:space="preserve">L’accompagnement institutionnel des femmes entrepreneures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.93-127. </w:t>
+              <w:t xml:space="preserve">, 2015, 14 (2-3), pp.109-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.141.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.142.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080276v1</w:t>
+                <w:t xml:space="preserve">hal-02080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dirigeantes en PME : bilan et perspectives</w:t>
               </w:r>
@@ -3773,51 +3773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gibard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gibard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gayte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bacha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chasserio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pailot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Poroli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gavoille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Georges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasserio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-cjk0-wqrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095583ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00591" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kokou Dokou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.210.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077345ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Salman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-12-2017-0501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salil Talpade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.164.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.141.0093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gay Anger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21303/2504-5571.2017.00257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>