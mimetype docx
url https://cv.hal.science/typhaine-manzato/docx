--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -249,1514 +249,2543 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANGUES RÉGIONALES ROMANES ET INTERCOMPRÉHENSION : ENJEUX ET FORMES DE L’APPUI SUR LE CONTINUUM LINGUISTIQUE POUR L’ENSEIGNEMENT</w:t>
+                <w:t xml:space="preserve">Les expressions idiomatiques entre les langues comme approche de la compétence pragmatique et de la diversité linguistique en cours de FLE à l’université au Tessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Criblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, octobre 2025 (40), pp.11-28</w:t>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521787v1</w:t>
+                <w:t xml:space="preserve">hal-05571349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension comme réponse à la mise en danger des langues romanes régionales : regards sociolinguistiques, perspectives didactiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LANGUES RÉGIONALES ROMANES ET INTERCOMPRÉHENSION : ENJEUX ET FORMES DE L’APPUI SUR LE CONTINUUM LINGUISTIQUE POUR L’ENSEIGNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue transatlantique d'études suisses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, octobre 2025 (40), pp.11-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532666v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de risque dans l'approche d'intercompréhension appliquée à l'enseignement du FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">L’intercompréhension comme réponse à la mise en danger des langues romanes régionales : regards sociolinguistiques, perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue transatlantique d'études suisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.157 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1123084ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139478v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les langues voisines dans une modalité bi-plurilingue : quel appui sur la proximité linguistique des langues romanes pour leur enseignement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise de risque dans l'approche d'intercompréhension appliquée à l'enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.61-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107529v1</w:t>
+                <w:t xml:space="preserve">hal-05139478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension des langues romanes, un pont entre langues anciennes et langues vivantes ?</w:t>
+                <w:t xml:space="preserve">Enseigner les langues voisines dans une modalité bi-plurilingue : quel appui sur la proximité linguistique des langues romanes pour leur enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de pédagogie des langues anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ub0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109165v1</w:t>
+                <w:t xml:space="preserve">hal-05107529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique intégrée des langues et intercompréhension entre langues romanes : points de rencontre et complémentarité</w:t>
+                <w:t xml:space="preserve">L’intercompréhension des langues romanes, un pont entre langues anciennes et langues vivantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, numéro 2/2024 (« Dil et approches plurilingues. Points de rencontre et complémentarités », coordonné par Michel Candelier et Michèle Valentin), pp.35-45</w:t>
+              <w:t xml:space="preserve">Revue de pédagogie des langues anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, p. 51-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113286v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif d’intercompréhension sur la langue parlée au lycée</w:t>
+                <w:t xml:space="preserve">Didactique intégrée des langues et intercompréhension entre langues romanes : points de rencontre et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Enseignement du français parlé aujourd’hui : Recherches et expériences de terrain | Coordonné par Christel Troncy, Emmanuelle Carette &amp; Grégory Miras</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, numéro 2/2024 (« Dil et approches plurilingues. Points de rencontre et complémentarités », coordonné par Michel Candelier et Michèle Valentin), pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113285v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un dispositif d’intercompréhension sur la langue parlée au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enseignement du français parlé aujourd’hui : Recherches et expériences de terrain | Coordonné par Christel Troncy, Emmanuelle Carette &amp; Grégory Miras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme italien en littérature et enseignement de la langue voisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.239-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/italies.10071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser et enseigner la mimogestualité en classe de FLE : outils, ressources et activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilia Gamba-Kresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir en contexte plurilingue et pluriculturel : la multimodalité comme vecteur d'intercompréhension entre langues distantes en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilia Gamba-Kresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurinscol : Plurilinguisme et inclusion scolaire : contextes, enjeux didactiques et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Marie et Louis Pasteur, May 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension comme première approche à la langue voisine pour un public italophone à l’université en Suisse</w:t>
+                <w:t xml:space="preserve">Enseigner le français et l’italien à l’université au Tessin: quelles approches contrastives en classe de langue voisine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Trincado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce (30 giugno – 5 luglio 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">colloque international « Quels rôles pour la langue première dans l’enseignement des langues vivantes régionales et du FLE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Académie de Bordeaux - Université de Bordeaux (UB) Réseau international Grammaires et contextualisations (GreC) Méthodal Open Lab, Université de Chypre, Nov 2025, Bordeaux (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113288v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercomprensione in classe per l’apprendimento delle lingue vicine: strumenti pedagogici e aspetti teorici</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercompréhension et éducation linguistique : passé, présent et futur de l’enseignement-apprentissage des langues voisines en Suisse italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno Pluralita 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2025, Bellinzona, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on the History of Language Learning and Teaching – ICHoLLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università dell'Insubria, Jun 2025, Como, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444906v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faits d’oralité, variation et « oral représenté » : du français à d’autres langues romanes. Réflexions et applications didactiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intercompréhension dans la classe de FLE en Suisse : défis, enjeux et tensions dans le contexte universitaire tessinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Licolar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Carrefours de voix en éducation plurilingue : politiques, recherches et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi Roma Tre, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03449014v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intercompréhension comme première approche à la langue voisine pour un public italophone à l’université en Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce (30 giugno – 5 luglio 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lecce, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercomprensione in classe per l’apprendimento delle lingue vicine: strumenti pedagogici e aspetti teorici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Pluralita 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2025, Bellinzona, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches plurielles et sociolinguistique : quels rapports dans la théorie et quels liens dans la pratique ? au sein du panel « Bilan et perspectives des approches plurielles des langues/cultures : de la théorie à la pratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Louvain, May 2024, Louvain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la conscience normative des apprenant-e-s dans l’apprentissage de la langue voisine : un travail sur les usages oraux en français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Bâle, Berne, Fribourg, Genève, Lausanne, Neuchâtel et Zurich, Jul 2024, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d'intercompréhension en contexte scolaire : perspectives et intérêts pour l'apprentissage de la langue voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « IC2023 - Intercompréhension, bilans et perspectives : vers de nouveaux contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance UNITA Universitas Montium, Association Apicad, projet IPLERA, Università Roma 3, Oct 2023, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues régionales romanes et intercompréhension : enjeux et formes de l’appui sur le continuum langagier pour l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Comment et pourquoi enseigner les langues régionales ? (picard et autres langues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilingualism in linguistic education: the intercomprehension approach for the development of a plurilingual competence in Romance languages learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terzo Colloquio Internazionale sul Plurilinguismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Udine, Nov 2022, Udine, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la langue parlée par des ressources écrites et orales : quel corpus pour un dispositif d'intercompréhension en contexte scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque International Enseignement du Français Parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faits d’oralité, variation et « oral représenté » : du français à d’autres langues romanes. Réflexions et applications didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Licolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives actuelles d’applications didactiques dans la recherche en intercompréhension intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congrès International de l’Association EDiLiC « Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant·e au centre des réalités éducatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Greece. https://www.edilic.org/copie-de-lisbonne-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations romanes : quelle utilisation des phénomènes de variations en langues romanes dans une visée d’apprentissage d’une langue cible apparentée ? (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs « La variation en sciences du langage : approches, données et usages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des langues en didactique : quelles potentialités d’une approche intercompréhensive pour l’enseignement des langues voisines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des journées d’études « Rencontre de chercheurs en plurilinguisme : circulation internationale des idées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, France. Presses Universitaires de Bordeaux, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la conscience normative des apprenant-e-s dans l’apprentissage de la langue voisine : un travail sur les usages oraux en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, pp.07007, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419107007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral imité dans la littérature, un objet didactique réflexif en classe de langues étrangères voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, pp.07001, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parcours d’intercompréhension en contexte scolaire : intérêts et bénéfices pour l’apprentissage des langues voisines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de l'Université Savoie Mont Blanc (PUSMB). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Fiorentino; S. Mantegna; F. De Poli (dir.). L'intercompréhension dans ses nouveaux contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faits d’oralité, variation et « oral représenté » : du français à d’autres langues romanes. Réflexions et applications didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presa Universitară Clujeană. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects actuels de la linguistique comparée des langues romanes (catalan, espagnol, français, italien, portugais, roumain) sous la direction de Sophie SAFFI et Stéphane PAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-287, 2021, 978-606-37-0938-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives dans l’enseignement des usages oraux d’une langue voisine : entrée didactique par l’intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bordeaux, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03937166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1824,51 +2853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C5AD3D"/>
+    <w:nsid w:val="6A4C3F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1972,51 +3001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B81EE51"/>
+    <w:nsid w:val="EE0AE9AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2206,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/typhaine-manzato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0600-6864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Gamba-Kresh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03937166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/typhaine-manzato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0600-6864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Criblez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Gamba-Kresh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trincado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03937166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>