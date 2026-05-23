--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1002,273 +1002,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser et enseigner la mimogestualité en classe de FLE : outils, ressources et activités</w:t>
+                <w:t xml:space="preserve">Interagir en contexte plurilingue et pluriculturel : la multimodalité comme vecteur d'intercompréhension entre langues distantes en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilia Gamba-Kresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Plurinscol : Plurilinguisme et inclusion scolaire : contextes, enjeux didactiques et formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marie et Louis Pasteur, May 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059987v1</w:t>
+                <w:t xml:space="preserve">hal-05059968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir en contexte plurilingue et pluriculturel : la multimodalité comme vecteur d'intercompréhension entre langues distantes en classe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tilia Gamba-Kresh</w:t>
+                <w:t xml:space="preserve">Enseigner le français et l’italien à l’université au Tessin: quelles approches contrastives en classe de langue voisine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Trincado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurinscol : Plurilinguisme et inclusion scolaire : contextes, enjeux didactiques et formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Marie et Louis Pasteur, May 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">colloque international « Quels rôles pour la langue première dans l’enseignement des langues vivantes régionales et du FLE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Académie de Bordeaux - Université de Bordeaux (UB) Réseau international Grammaires et contextualisations (GreC) Méthodal Open Lab, Université de Chypre, Nov 2025, Bordeaux (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059968v1</w:t>
+                <w:t xml:space="preserve">hal-05572443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le français et l’italien à l’université au Tessin: quelles approches contrastives en classe de langue voisine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser et enseigner la mimogestualité en classe de FLE : outils, ressources et activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilia Gamba-Kresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Trincado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Quels rôles pour la langue première dans l’enseignement des langues vivantes régionales et du FLE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Académie de Bordeaux - Université de Bordeaux (UB) Réseau international Grammaires et contextualisations (GreC) Méthodal Open Lab, Université de Chypre, Nov 2025, Bordeaux (online), France</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572443v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension et éducation linguistique : passé, présent et futur de l’enseignement-apprentissage des langues voisines en Suisse italienne</w:t>
               </w:r>
@@ -1813,165 +1813,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilingualism in linguistic education: the intercomprehension approach for the development of a plurilingual competence in Romance languages learning</w:t>
+                <w:t xml:space="preserve">Enseigner la langue parlée par des ressources écrites et orales : quel corpus pour un dispositif d'intercompréhension en contexte scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terzo Colloquio Internazionale sul Plurilinguismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Udine, Nov 2022, Udine, Italy</w:t>
+              <w:t xml:space="preserve">2ème Colloque International Enseignement du Français Parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571396v1</w:t>
+                <w:t xml:space="preserve">hal-05571391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la langue parlée par des ressources écrites et orales : quel corpus pour un dispositif d'intercompréhension en contexte scolaire ?</w:t>
+                <w:t xml:space="preserve">Plurilingualism in linguistic education: the intercomprehension approach for the development of a plurilingual competence in Romance languages learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International Enseignement du Français Parlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Terzo Colloquio Internazionale sul Plurilinguismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Udine, Nov 2022, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571391v1</w:t>
+                <w:t xml:space="preserve">hal-05571396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits d’oralité, variation et « oral représenté » : du français à d’autres langues romanes. Réflexions et applications didactiques</w:t>
               </w:r>
@@ -2853,51 +2853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A4C3F50"/>
+    <w:nsid w:val="E3684C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE0AE9AC"/>
+    <w:nsid w:val="1E53A48E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/typhaine-manzato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0600-6864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Criblez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Gamba-Kresh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trincado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03937166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/typhaine-manzato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0600-6864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Criblez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Gamba-Kresh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trincado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03937166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>