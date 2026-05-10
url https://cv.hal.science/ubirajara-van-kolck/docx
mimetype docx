--- v0 (2026-03-22)
+++ v1 (2026-05-10)
@@ -754,534 +754,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Size Effects in Heavy Halo Nuclei from Effective Field Theory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Problem of Renormalization of Chiral Nuclear Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-019-00001-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144166v1</w:t>
+                <w:t xml:space="preserve">hal-03092848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Field Theory for Two-Body Systems with Shallow S-Wave Resonances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naturalness in nuclear effective field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aop.2020.168283⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914453v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of Renormalization of Chiral Nuclear Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering of Four-Component Unitary Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William G. Dawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Gezerlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00079⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.143402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.143402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092848v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Four-Component Unitary Fermions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Size Effects in Heavy Halo Nuclei from Effective Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ryberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forssén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William G. Dawkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Carlson</w:t>
+                <w:t xml:space="preserve">D.R. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Gezerlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.143402⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-019-00001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317342v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalness in nuclear effective field theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Field Theory for Two-Body Systems with Shallow S-Wave Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balal Habashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.97. </w:t>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 422, pp.168283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00092-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aop.2020.168283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542823v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baryon-number violation by two units and the deuteron lifetime</w:t>
               </w:r>
@@ -2131,473 +2131,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-state properties of $^{4}$He and $^{16}$O extrapolated from lattice QCD with pionless EFT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unitarity and Discrete Scale Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. van Kolck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.048⟩</w:t>
+              <w:t xml:space="preserve">Few Body Syst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-017-1271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582379v1</w:t>
+                <w:t xml:space="preserve">hal-01555058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-state properties of unitary bosons: from clusters to matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (22), pp.223002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.223002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitarity and Discrete Scale Invariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Physics Around the Unitarity Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Griesshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Few Body Syst.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00601-017-1271-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.202501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.202501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555058v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01355500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Physics Around the Unitarity Limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. König</w:t>
+                <w:t xml:space="preserve">Ground-state properties of $^{4}$He and $^{16}$O extrapolated from lattice QCD with pionless EFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Contessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. W. Griesshammer</w:t>
+                <w:t xml:space="preserve">F. Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. -W. Hammer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.202501. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.839-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.202501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01355500v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Counting in Peripheral Partial Waves: The Singlet Channels</w:t>
               </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,77 +3302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Field Theory for Lattice Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Contessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4685,512 +4685,512 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionless EFT Recounted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Van Kolck</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMI Rapid Reaction Task Force : The systematic treatment of the Coulomb interaction in few-body systems - Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01348907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on Time-Reversal Violation: Electric dipole moments in the Standard Model and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Van Kolck</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute of Physics Particle, Astroparticle, and Nuclear Physics groups Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01348674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei in a Lattice World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Van Kolck</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hadrons and Hadron interactions in QCD - HHIQCD2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halo/Cluster Effective Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Van Kolck</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMI Workshop : Threshold physics at the neutron dripline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01345400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Reversal Violation in the Nucleon and the Nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Quarks and Nuclear Physics (QNP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00785819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The No-Core Shell Model as an Effective Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00782453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X(3872) : the hidden charm of nuclear physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. van Kolck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PANDA XLII. Collaboration Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00740833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5337,51 +5337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rupak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01149-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwei Long" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.E. Timmermans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oosterhof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Habashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleming" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00452-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-021-01672-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Hammer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.92.025004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Phillips" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-019-00001-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balal Habashi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2020.168283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Dawkins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gezerlis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.143402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00092-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bazak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pav&#243;n Valderrama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.143001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cirigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Graesser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mereghetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.055504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Rupak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Vaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Higa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara van Kolck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.08.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirigliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy de Vries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Graesser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Mereghetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.202001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contessi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pederiva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roggero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gandolfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vitiello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.223002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1271-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Griesshammer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.202501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01407750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moghrabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054325" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliyahu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.052502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Van Kolck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01204948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griesshammer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Hammer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/5/055106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01204946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gazit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.052501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nucl-102014-022344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-015-0980-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. E. Timmermans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rotureau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0455-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00794602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2013.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ramsey-Musolf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Coon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Avetian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. G. Kruse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.06.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198855743.003.0006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19052-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Kolck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Van Kolck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740833v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rupak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01149-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwei Long" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.E. Timmermans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oosterhof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Habashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleming" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00452-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-021-01672-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Hammer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.92.025004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00092-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Dawkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gezerlis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.143402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Phillips" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-019-00001-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balal Habashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2020.168283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bazak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pav&#243;n Valderrama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.143001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cirigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Graesser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mereghetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.055504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Rupak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Vaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Higa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara van Kolck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.08.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirigliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dekens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy de Vries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Graesser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Mereghetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.202001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1271-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gandolfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vitiello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.223002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Griesshammer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Hammer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.202501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contessi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pederiva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roggero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01407750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moghrabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054325" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eliyahu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.052502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Van Kolck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01204948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griesshammer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Hammer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/5/055106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01204946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gazit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.052501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-nucl-102014-022344" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-015-0980-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00841674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. E. Timmermans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rotureau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0455-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00794602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2013.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ramsey-Musolf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Coon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Avetian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. G. Kruse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.06.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198855743.003.0006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19052-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Kolck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>