--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -527,645 +527,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One of the isoamylase isoforms, CMI294C, is required for semi-amylopectin synthesis in the rhodophyte Cyanidioschyzon merolae</w:t>
+                <w:t xml:space="preserve">Genome evolution of a nonparasitic secondary heterotroph, the diatom Nitzschia putrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Maeno</w:t>
+                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Yamakawa</w:t>
+                <w:t xml:space="preserve">Takako Mochizuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Takiyasu</w:t>
+                <w:t xml:space="preserve">Mika Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Miyauchi</w:t>
+                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
+                <w:t xml:space="preserve">Takuro Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.967165. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Science Advances, 8 (17), pp.eabi5075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.967165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abi5075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782807v1</w:t>
+                <w:t xml:space="preserve">hal-03677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution of a nonparasitic secondary heterotroph, the diatom Nitzschia putrida</w:t>
+                <w:t xml:space="preserve">One of the isoamylase isoforms, CMI294C, is required for semi-amylopectin synthesis in the rhodophyte Cyanidioschyzon merolae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
+                <w:t xml:space="preserve">Toshiki Maeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takako Mochizuki</w:t>
+                <w:t xml:space="preserve">Yuki Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Sakamoto</w:t>
+                <w:t xml:space="preserve">Yohei Takiyasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
+                <w:t xml:space="preserve">Hiroki Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuro Nakayama</w:t>
+                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Science Advances, 8 (17), pp.eabi5075. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.967165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abi5075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.967165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677948v1</w:t>
+                <w:t xml:space="preserve">hal-03782807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
+                <w:t xml:space="preserve">Retracing Storage Polysaccharide Evolution in Stramenopila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malika Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Fermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.629045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174571v1</w:t>
+                <w:t xml:space="preserve">hal-03268608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracing Storage Polysaccharide Evolution in Stramenopila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chabi</w:t>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leleu</w:t>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Fermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+                <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.629045. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268608v1</w:t>
+                <w:t xml:space="preserve">hal-03174571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of nucleotide-sugar by trehalose-dependent glycogen synthesis pathways in Chlamydiales underlines an unusual requirement for storage polysaccharides within obligate intracellular bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, BioRxiv, </w:t>
@@ -1331,295 +1331,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear genome sequence of the plastid-lacking cryptomonad Goniomonas avonlea provides insights into the evolution of secondary plastids</w:t>
+                <w:t xml:space="preserve">Host-pathogen biotic interactions shaped vitamin K metabolism in Archaeplastida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Sibbald</w:t>
+                <w:t xml:space="preserve">H. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Curtis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
+                <w:t xml:space="preserve">T. Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">P. Cardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0593-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Scientific Reports, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33663-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046523v1</w:t>
+                <w:t xml:space="preserve">hal-04474776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-pathogen biotic interactions shaped vitamin K metabolism in Archaeplastida</w:t>
+                <w:t xml:space="preserve">Nuclear genome sequence of the plastid-lacking cryptomonad Goniomonas avonlea provides insights into the evolution of secondary plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pillonel</w:t>
+                <w:t xml:space="preserve">Shannon Sibbald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cardol</w:t>
+                <w:t xml:space="preserve">Bruce Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Remacle</w:t>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Scientific Reports, 8 (1), </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33663-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0593-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and localization of peroxisomal biogenesis proteins indicates the presence of peroxisomes in the cryptophyte Guillardia theta and other ‘chromalveolates’</w:t>
               </w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashish Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cell Wall Proteome and Targeted Cell Wall Analyses Provide Novel Information on Hemicellulose Metabolism in Flax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,291 +2131,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the Chlamydial Adaptative Strategy to Tryptophan Starvation an Early Determinant of Plastid Endosymbiosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of function of the GlgA2 glycogen/starch synthase in cyanobacterium sp. Clg1 highlights convergent evolution of glycogen metabolism into starch granule aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00067⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.1879-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166435v1</w:t>
+                <w:t xml:space="preserve">hal-02427902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of function of the GlgA2 glycogen/starch synthase in cyanobacterium sp. Clg1 highlights convergent evolution of glycogen metabolism into starch granule aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Was the Chlamydial Adaptative Strategy to Tryptophan Starvation an Early Determinant of Plastid Endosymbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171 (3), pp.1879-1892. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Frontiers in Cellular and Infection Microbiology, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427902v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from glycogen to starch metabolism in Archaeplastida.</w:t>
               </w:r>
@@ -2453,51 +2453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Steup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge A Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
@@ -2694,77 +2694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent Evolution of Polysaccharide Debranching Defines a Common Mechanism for Starch Accumulation in Cyanobacteria and Plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Nirmal-Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2828,90 +2828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of glycogen and starch metabolism in eukaryotes gives molecular clues to understand the establishment of plastid endosymbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Nirmal Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,90 +3131,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Polysaccharides in Prokaryotes: Glycogen, Granulose, and Starch-Like Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Organelles and Organelle-like Inclusions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature (Switzerland), pp.177-210, 2021, 978-3-030-60172-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norico Yamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kroth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514821122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Inukai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Endo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Asakawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Amano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1259587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Godaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1186926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Maeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamakawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takiyasu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Miyauchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.967165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Mochizuki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sakamoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abi5075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leleu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Fermont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C Price" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula W Goodenough" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamali Kariyawasam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsz009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33663-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03286983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heimerl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Marter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Wirkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01909401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.12.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nitschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge A Minassian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z6763L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Nirmal Raj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq411" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60173-7_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norico Yamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kroth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514821122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Inukai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Endo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Asakawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Amano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1259587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Godaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1186926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Mochizuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sakamoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abi5075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Maeno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamakawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takiyasu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Miyauchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.967165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leleu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Fermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C Price" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula W Goodenough" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamali Kariyawasam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsz009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33663-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03286983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heimerl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Marter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Wirkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01909401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.12.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nitschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge A Minassian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z6763L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Nirmal Raj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq411" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60173-7_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>