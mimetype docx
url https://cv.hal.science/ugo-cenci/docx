--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -527,645 +527,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution of a nonparasitic secondary heterotroph, the diatom Nitzschia putrida</w:t>
+                <w:t xml:space="preserve">One of the isoamylase isoforms, CMI294C, is required for semi-amylopectin synthesis in the rhodophyte Cyanidioschyzon merolae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
+                <w:t xml:space="preserve">Toshiki Maeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takako Mochizuki</w:t>
+                <w:t xml:space="preserve">Yuki Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Sakamoto</w:t>
+                <w:t xml:space="preserve">Yohei Takiyasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
+                <w:t xml:space="preserve">Hiroki Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuro Nakayama</w:t>
+                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Science Advances, 8 (17), pp.eabi5075. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.967165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abi5075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.967165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677948v1</w:t>
+                <w:t xml:space="preserve">hal-03782807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One of the isoamylase isoforms, CMI294C, is required for semi-amylopectin synthesis in the rhodophyte Cyanidioschyzon merolae</w:t>
+                <w:t xml:space="preserve">Genome evolution of a nonparasitic secondary heterotroph, the diatom Nitzschia putrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Maeno</w:t>
+                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Yamakawa</w:t>
+                <w:t xml:space="preserve">Takako Mochizuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Takiyasu</w:t>
+                <w:t xml:space="preserve">Mika Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Miyauchi</w:t>
+                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
+                <w:t xml:space="preserve">Takuro Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.967165. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Science Advances, 8 (17), pp.eabi5075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.967165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abi5075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782807v1</w:t>
+                <w:t xml:space="preserve">hal-03677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracing Storage Polysaccharide Evolution in Stramenopila</w:t>
+                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chabi</w:t>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leleu</w:t>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Fermont</w:t>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+                <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.629045. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268608v1</w:t>
+                <w:t xml:space="preserve">hal-03174571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the glycogen metabolism pathway underlines a pivotal function of storage polysaccharides in Chlamydiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Retracing Storage Polysaccharide Evolution in Stramenopila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Fermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.629045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01794-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174571v1</w:t>
+                <w:t xml:space="preserve">hal-03268608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of nucleotide-sugar by trehalose-dependent glycogen synthesis pathways in Chlamydiales underlines an unusual requirement for storage polysaccharides within obligate intracellular bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Colpaert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Trestan Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, BioRxiv, </w:t>
@@ -1510,51 +1510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Sibbald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashish Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cell Wall Proteome and Targeted Cell Wall Analyses Provide Novel Information on Hemicellulose Metabolism in Flax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,291 +2131,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of function of the GlgA2 glycogen/starch synthase in cyanobacterium sp. Clg1 highlights convergent evolution of glycogen metabolism into starch granule aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Was the Chlamydial Adaptative Strategy to Tryptophan Starvation an Early Determinant of Plastid Endosymbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derifa Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Frontiers in Cellular and Infection Microbiology, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427902v1</w:t>
+                <w:t xml:space="preserve">hal-03166435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the Chlamydial Adaptative Strategy to Tryptophan Starvation an Early Determinant of Plastid Endosymbiosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of function of the GlgA2 glycogen/starch synthase in cyanobacterium sp. Clg1 highlights convergent evolution of glycogen metabolism into starch granule aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derifa Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Frontiers in Cellular and Infection Microbiology, 6, </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.1879-1892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166435v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from glycogen to starch metabolism in Archaeplastida.</w:t>
               </w:r>
@@ -2453,51 +2453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Steup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge A Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
@@ -2694,77 +2694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent Evolution of Polysaccharide Debranching Defines a Common Mechanism for Starch Accumulation in Cyanobacteria and Plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Nirmal-Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2828,90 +2828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of glycogen and starch metabolism in eukaryotes gives molecular clues to understand the establishment of plastid endosymbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Nirmal Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tirtiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,90 +3131,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Polysaccharides in Prokaryotes: Glycogen, Granulose, and Starch-Like Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Organelles and Organelle-like Inclusions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature (Switzerland), pp.177-210, 2021, 978-3-030-60172-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norico Yamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kroth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514821122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Inukai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Endo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Asakawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Amano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1259587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Godaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1186926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Mochizuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sakamoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abi5075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Maeno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamakawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takiyasu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Miyauchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.967165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leleu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Fermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C Price" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula W Goodenough" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamali Kariyawasam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsz009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33663-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03286983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heimerl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Marter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Wirkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01909401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.12.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nitschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge A Minassian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z6763L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Nirmal Raj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq411" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60173-7_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norico Yamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kroth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514821122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Inukai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Endo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Asakawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Amano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1259587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Godaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1186926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Maeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamakawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Takiyasu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Miyauchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.967165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Mochizuki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sakamoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abi5075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colpaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trestan Pillonel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01794-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leleu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Fermont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03382208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.02.131169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C Price" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula W Goodenough" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamali Kariyawasam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsz009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33663-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03286983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Mix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heimerl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Marter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Wirkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01909401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.12.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.063727" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nitschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge A Minassian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z6763L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P M Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Nirmal Raj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq411" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03268739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60173-7_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>