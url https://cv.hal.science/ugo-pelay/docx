--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -147,693 +147,693 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
+                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Karkaba</w:t>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752170v1</w:t>
+                <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
+                <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+                <w:t xml:space="preserve">Nishit Shaparia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouverneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dresden-Rossendorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208005v1</w:t>
+                <w:t xml:space="preserve">hal-04249484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of a Thermochemical Storage System in a Rankine Cycle Driven by Concentrated Solar Power: a Conceptual Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TESA'20 (The International Conference on Thermal Energy, Systems and Application)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Karkaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04748040v1</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
-[...89 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Castelain</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-02894524v1</w:t>
+                <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design to optimize the optical performances of parabolic trough collector using Taguchi, ANOVA and grey relational analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,90 +1236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling and simulation of a concentrating solar power plant integrated with a thermochemical energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.101164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,90 +1353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of thermochemical energy storage integration concepts for a concentrating solar power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,103 +1470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a thermochemical energy storage system in a Rankine cycle driven by concentrating solar power: Energy and exergy analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.498-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,287 +1594,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.597-599. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.82-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155856v1</w:t>
+                <w:t xml:space="preserve">hal-03155866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.82-100. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.597-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155866v1</w:t>
+                <w:t xml:space="preserve">hal-03155856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer at the grinding interface between glass plate and sintered diamond wheel</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,90 +2026,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2131,90 +2131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2236,90 +2236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2373,51 +2373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un procédé de Stockage Thermochimique à un cycle de Rankine, sous Energie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Universtité de Nantes, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2534,51 +2534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59DDAE8A"/>
+    <w:nsid w:val="D92EB157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>