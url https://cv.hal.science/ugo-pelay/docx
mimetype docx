--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -147,693 +147,693 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
+                <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souraya Osman</w:t>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Pelay</w:t>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Hassan Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748040v1</w:t>
+                <w:t xml:space="preserve">hal-04752170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
+                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishit Shaparia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M.A. Ben Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249484v1</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-02894524v1</w:t>
+                <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04752170v1</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishit Shaparia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouverneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dresden-Rossendorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of a Thermochemical Storage System in a Rankine Cycle Driven by Concentrated Solar Power: a Conceptual Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208005v1</w:t>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TESA'20 (The International Conference on Thermal Energy, Systems and Application)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design to optimize the optical performances of parabolic trough collector using Taguchi, ANOVA and grey relational analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,90 +1236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling and simulation of a concentrating solar power plant integrated with a thermochemical energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.101164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,90 +1353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of thermochemical energy storage integration concepts for a concentrating solar power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,103 +1470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a thermochemical energy storage system in a Rankine cycle driven by concentrating solar power: Energy and exergy analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.498-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1600,90 +1600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1730,90 +1730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,90 +2026,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2131,90 +2131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2236,90 +2236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2373,51 +2373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un procédé de Stockage Thermochimique à un cycle de Rankine, sous Energie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Universtité de Nantes, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2534,51 +2534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D92EB157"/>
+    <w:nsid w:val="92364DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>