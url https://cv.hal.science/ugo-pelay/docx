--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1239-3556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RoXoBWkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAG-6205-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,262 +194,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -438,396 +459,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souraya Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Dresden-Rossendorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a Thermochemical Storage System in a Rankine Cycle Driven by Concentrated Solar Power: a Conceptual Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TESA'20 (The International Conference on Thermal Energy, Systems and Application)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -837,1172 +858,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of using multiple vortex generator rows on heat transfer enhancement inside an asymmetrically heated rectangular channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 227, pp.120359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design to optimize the optical performances of parabolic trough collector using Taguchi, ANOVA and grey relational analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.119105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of air cooled photo-voltaic thermal panel using economic model predictive control and vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 218, pp.119332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling and simulation of a concentrating solar power plant integrated with a thermochemical energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.101164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of thermochemical energy storage integration concepts for a concentrating solar power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ep.13388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a thermochemical energy storage system in a Rankine cycle driven by concentrating solar power: Energy and exergy analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.498-510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.597-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155866v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.82-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155856v1</w:t>
+                <w:t xml:space="preserve">hal-03155866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer at the grinding interface between glass plate and sintered diamond wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.89-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,344 +2033,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Shaparia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2359,114 +2380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un procédé de Stockage Thermochimique à un cycle de Rankine, sous Energie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Universtité de Nantes, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04249199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2534,51 +2555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92364DB5"/>
+    <w:nsid w:val="ACE748DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2765,51 +2786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-pelay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1239-3556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RoXoBWkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6205-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.13388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.03.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>