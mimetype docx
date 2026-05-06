--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -156,241 +156,418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication sur la pratique féminine dans une fédération de sport de combat ? Étude du cas de la page Facebook de la FFKDA</w:t>
+                <w:t xml:space="preserve">Typologie des publications des fédérations sportives délégataires d’arts martiaux et sports de combat sur les réseaux sociaux numériques: Étude exploratoire de la Fédération française de karaté et disciplines associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le dojo comme un dispositif info-communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des femmes dans les sports de combat et arts martiaux : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque JORRESCAM 2025. « Valeurs, sports de combat et arts martiaux - mythes et légendes à l'épreuve de la science »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2025, Arradon (Vannes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle communication sur la pratique féminine dans une fédération de sport de combat ? Étude du cas de la page Facebook de la FFKDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque JORRESCAM 2025. « Valeurs, sports de combat et arts martiaux - mythes et légendes à l'épreuve de la science »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2025, Arradon (Vannes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de féminisation de la Fédération française de karaté (FFK). Quel régime de visibilité sur Facebook ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -406,2079 +583,2079 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne du GIS Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viralité : focus sur les motivations du partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Médias &amp; viralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viralité : dépasser la métaphore pour en comprendre l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La metafora nella comunicazione digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Modène, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un département universitaire par « gros temps » de COVID-19 : l’institution à l’épreuve de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lethurgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sphères éducatives formelles et non formelles : questions de communication et d’interaction. Colloque international MENA-Othmane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERE-Provence; Khalil Mgharfaoui, Co-responsable du comité scientifique; Marlène Lebrun, Co-responsable du comité scientifique, Mar 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place, rôle et évolution du kata de karaté au sein de la FFK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Risques et sécurité dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et engagement des publics des bibliothèques municipales sur Twitter : cas de la médiathèque municipale les Méjanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques liés à l’avancement des sciences et techniques : le futur de l’être humain et l’évolution des sports de combat. Quels problèmes et quels risques au niveau de l’enseignement et de la pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Risques et sécurité dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas du combat avec sabres laser. Comment il s’insère dans l’existant, avec quels risques et quel socle pour enseigner cette nouvelle forme de pratique d’escrime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Risques et sécurité dans les sports de combat et les arts martiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothèques et leur usage des réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pour la recherche interdisciplinaire en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des diagrammes ternaires en sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la recherche des IUT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le serveur Discord IUT Métiers du Livre d’Aix-en Provence : co-création d’un dispositif socio-technique en temps de continuité pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La créativité dans le champ de l'enseignement et de la médiation : quels objets d'enseignement, quelles compétences, quels dispositifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le serveur Discord IUT MLP d'Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lethurgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité dans le champ de l'enseignement et de la médiation : quels objets d'enseignement, quelles compétences, quels dispositifs? Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme GCAF ( « Le geste créatif et l’activité formative »), Lausanne; Laboratoire d'innovation et numérique pour l'éductaion LINE; Laboratoire ADEF (Université Aix-Marseille); Structure fédérative SFERE-Provence, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Quentin Benjacar</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eSport et nouvelles logiques spatiales et territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ugo Roux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès international de la Société de sociologie du sport de langue française (3SLF) : Pratiques sportives, logiques sociales et enjeux territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">eSport et nouvelles logiques spatiales et territoriales</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remédiation de l’entraînement sportif avec les technologies de l’information et de la communication : Internet et Web 2.0, nouveaux terrains d’entraînement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès international de la Société de sociologie du sport de langue française (3SLF) : Pratiques sportives, logiques sociales et enjeux territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ugo Roux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation du sport : football, enjeux économiques et redéfinition des logiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Benjacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Crémieux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès international de la Société de sociologie du sport de langue française (3SLF) : Pratiques sportives, logiques sociales et enjeux territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet, Web 2.0, sports de combat et arts martiaux : quelles nouvelles logiques didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Formation, sports de combat et arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabletop role-playing game and technology: how streaming has extended the participation frames and presence planes of the game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Live</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Santé, sports de combat et arts martiaux - 8es journées scientifiques de l’Université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LAMHESS; Université de Toulon, Apr 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01835201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de l’évolution de l’être humain et de la société sur le développement des sports de combat et arts martiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Formation, sports de combat et arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle sur table : proposition d’une modélisation des phases de création du personnage de fiction ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeu de rôle : engagements et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ugo Roux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication virale dans la publicité au sein des espaces numériques : approche critique et expérimentale du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire focus titulaires-chercheurs et doctorants du laboratoire Information Milieux Médias Médiations (I3M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique ludique des arts de combat dans le jeu de rôle grandeur nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Les Innovations dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur des arts de combat à travers le prisme de la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Les Innovations dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacques Crémieux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des sports de combat et arts martiaux par le Mouvement Djihadiste Transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Les Innovations dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu peut-il avoir un rôle spécifique dans les sports de combat et les arts martiaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Les Innovations dans les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de partages massifs dans les espaces numériques : l’inadéquate métaphore de la viralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire BABEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, la Garde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de viralité : effets des émotions provoquées par les spots publicitaires sur leur diffusion en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Doctoriades euro-méditerranéennes - Journées de la jeune recherche de l’Université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2488,404 +2665,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actual Plays: When the Tabletop Role-Playing Game Gains Media Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Goria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games and Innovation Gains. Think Innovation through Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9781836690146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livres en bibliothèques : quelles médiations sur Twitter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lethurgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Giraud; Céline Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre face au numérique. La disruption a-t-elle eu lieu ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’enssib; Presses de l’enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-214, 2023, 978-2-37546-180-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.18521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique ludique des arts de combat dans le jeu de rôle grandeur nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, sports de combat &amp; arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2895,137 +3072,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Leiduan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2023, Mondes imaginaires et univers transmédiatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3035,2054 +3212,2054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Leiduan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mondes imaginaires et univers transmédiatiques, 25, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et engagement dans les RSN des bibliothèques municipales françaises : étude exploratoire d’un profil Twitter d’une bibliothèque en région Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observatoire des Mondes Imaginaires : une association pour valoriser les sciences du jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques en temps de COVID-19 : étude des tweets « ressource » à travers le lien hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.205-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21409/20T3-4E20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Observatoire des Mondes Imaginaires : une association pour valoriser les sciences du jeu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue de Recherches Francophones en Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legendre, Ce que le numérique fait aux livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.669-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viralité : la métaphore virale et ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohde, E. L’éthique du journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi, Parler au féminin. Les professions de foi des député.e.s sous la Cinquième République (1958-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.9142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actual plays : quand le jeu de rôle sur table se médiatise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v49i49.57113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIÈGE Bernard, 2020. La numérisation en cours de la société - Points de repères et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61, pp.177-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.11290⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.139-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Genre et engagement dans les RSN des bibliothèques municipales françaises : étude exploratoire d’un profil Twitter d’une bibliothèque en région Sud</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOURSE, Michel et YÜCEL, Halime, 2019. Communication interculturelle : mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et catégorisation du potentiel viral d’un objet culturel en ligne et du profil des individus selon les intentions de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.12842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de l’information et de la communication en IUT (SIC) - 35 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.6432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viralité et partage dans les espaces socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Accart, dir., Personnaliser la bibliothèque : construire une stratégie de marque et augmenter sa réputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.312-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert, La Transformation digitale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.401-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 100 mots des sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.4294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jeanneret, Critique de la trivialité. Les médiations de la communication, enjeu de pouvoir, Éditions Non Standard, Paris, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La revue de Recherches Francophones en Sciences de l’Information et de la Communication</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORNILLON Claire, 2018. Sérialité et Transmédialité : Infinis des fictions contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11755⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Rohde, E. L’éthique du journalisme</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HINAULT Anne-Claude, OSTY Florence et SERVEL Laurence, 2019. Enquêter dans les organisations. Comprendre pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.157-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication virale dans la publicité au sein des espaces numériques : jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.10758⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...946 lines deleted...]
-                <w:t xml:space="preserve">Yves Jeanneret, Critique de la trivialité. Les médiations de la communication, enjeu de pouvoir, Éditions Non Standard, Paris, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication virale dans les espaces numériques : effet de la définition de l’image sur la diffusion d’une vidéo publicitaire en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...352 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle sur table 2.0 : du salon aux plateformes de streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.1449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle de table 2.0 : évolution d’une pratique ludique à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01879411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5092,147 +5269,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. , 2018, 978-2-36170-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5242,114 +5419,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication virale dans la publicité au sein des espaces numériques : Approche critique et expérimentale du phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Toulon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016TOUL0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5417,51 +5594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F09AADEE"/>
+    <w:nsid w:val="F8AC4C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-3413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195141849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lethurgez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benjacar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2244" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/le-livre-face-au-numerique" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.18521" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/20T3-4E20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9Z4LHD84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12842" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9522" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6432" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FDTQH2NS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.57113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4294" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20184" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7894" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7784" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1449" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01879411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.741" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ugo-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-3413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195141849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lethurgez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benjacar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/le-livre-face-au-numerique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.18521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/20T3-4E20" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24713" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9Z4LHD84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.57113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9522" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12842" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6432" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FDTQH2NS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21439" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4294" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8197" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7784" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01879411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.741" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL0003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>