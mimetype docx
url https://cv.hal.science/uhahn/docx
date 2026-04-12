--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si‐Tethered Bis‐ and Tris‐Malonates for the Regioselective Preparation of Fullerene Multi‐Adducts</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schillinger</w:t>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sigwalt</w:t>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202300026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100615v1</w:t>
+                <w:t xml:space="preserve">hal-04087240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-crystalline pillar[5]arene-based [2]rotaxanes</w:t>
               </w:r>
@@ -266,704 +266,704 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (8-9), pp.1322-1332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02678292.2023.2281632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+                <w:t xml:space="preserve">Si‐Tethered Bis‐ and Tris‐Malonates for the Regioselective Preparation of Fullerene Multi‐Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Holler</w:t>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+                <w:t xml:space="preserve">David Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202300026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087240v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentafluorophenyl Esters as Exchangeable Stoppers for the Construction of Photoactive [2]rotaxanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Rémy</w:t>
+                <w:t xml:space="preserve">Regioselective Preparation of Fullerene Bis-adducts From Cleavable Macrocyclic Bis-malonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Holler</w:t>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100943⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3770-3786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368967v1</w:t>
+                <w:t xml:space="preserve">hal-03369098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic Copper(I) Complexes Prepared from Mono-and Tetra-phenylbenzene-substituted Phenanthroline Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+                <w:t xml:space="preserve">Pentafluorophenyl Esters as Exchangeable Stoppers for the Construction of Photoactive [2]rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100331⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (33), pp.8492-8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363703v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of Fullerene Tris-adducts for the Preparation of Clickable Fullerene [3:3]-Hexa-adduct Scaffolds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+                <w:t xml:space="preserve">Heteroleptic Copper(I) Complexes Prepared from Mono-and Tetra-phenylbenzene-substituted Phenanthroline Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3787-3797. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (26), pp.2625-2635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369124v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting Dendrons onto Pillar[5]Arene Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,161 +1021,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Preparation of Fullerene Bis-adducts From Cleavable Macrocyclic Bis-malonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regioselective Synthesis of Fullerene Tris-adducts for the Preparation of Clickable Fullerene [3:3]-Hexa-adduct Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Guerra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3770-3786. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3787-3797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369098v1</w:t>
+                <w:t xml:space="preserve">hal-03369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of Graphene by Dendritic Water‐Soluble Zinc Phthalocyanine Amphiphiles in Polar Media</w:t>
               </w:r>
@@ -1438,64 +1438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted N-Doped Nano-Graphenes: Synthesis, Characterization, and Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (33), pp.10635 - 10639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1640,295 +1640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic phthalocyanine dendrimers as potential antimicrobial photosensitisers</w:t>
+                <w:t xml:space="preserve">Efficient Photoinduced Energy and Electron Transfer in Zn II -Porphyrin/Fullerene Dyads with Interchromophoric Distances up to 2.6 nm and No Wire-like Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
+                <w:t xml:space="preserve">John Mohanraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Setaro</w:t>
+                <w:t xml:space="preserve">Andrea Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Òscar Gulías</w:t>
+                <w:t xml:space="preserve">Nicola Armaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Agut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Uwe Hahn</w:t>
+                <w:t xml:space="preserve">María Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob02270k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (57), pp.14200-14212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335857v1</w:t>
+                <w:t xml:space="preserve">hal-02335863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photoinduced Energy and Electron Transfer in Zn II -Porphyrin/Fullerene Dyads with Interchromophoric Distances up to 2.6 nm and No Wire-like Connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cationic phthalocyanine dendrimers as potential antimicrobial photosensitisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Barbieri</w:t>
+                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Armaroli</w:t>
+                <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Vizuete</w:t>
+                <w:t xml:space="preserve">Òscar Gulías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Langa</w:t>
+                <w:t xml:space="preserve">Montserrat Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (57), pp.14200-14212. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (42), pp.9008-9017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ob02270k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335863v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing liquid-crystalline dendronised hexa-adducts of [60]fullerene via click chemistry</w:t>
               </w:r>
@@ -2042,424 +2042,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Supramolecular Interactions between a Crown Ether Appended Zinc Phthalocyanine and an Ammonium Group Appended to a C 60 Derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of ruthenium phthalocyanine dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Setaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lederer</w:t>
+                <w:t xml:space="preserve">Santi Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (01n04), pp.378-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424616500152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876070v1</w:t>
+                <w:t xml:space="preserve">hal-04601404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The copper–catalyzed alkyne-azide cycloaddition for the construction of fullerene–porphyrin conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Supramolecular Interactions between a Crown Ether Appended Zinc Phthalocyanine and an Ammonium Group Appended to a C 60 Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.918-934. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2051-2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s1088424616500966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525590v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of ruthenium phthalocyanine dendrimers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The copper–catalyzed alkyne-azide cycloaddition for the construction of fullerene–porphyrin conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomás Torres</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (01n04), pp.378-387. </w:t>
+              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.918-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424616500152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s1088424616500966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601404v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Electron Donor–Acceptor Hybrids by Alkali Metal Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation-Dependent Templated Self-Assembly of Biohybrid Protein Nanoparticles around Photosensitizer Dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Brasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Zirzlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Kirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2963,77 +2963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of carboxylate-terminated zinc phthalocyanine dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vögtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.501 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin chemistry for the preparation of fullerene-rich nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,51 +3804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Methfessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wibmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kellner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drewello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Setaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Gul&#237;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Agut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02270k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vizuete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Langa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1336677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lederer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM31X0XH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424616500966" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Nonell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Ariza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trukhina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233; Rodr&#237;guez-Morgade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8P7FCCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brasch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Koay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cornelissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5044055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contreras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirzlmeier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breuer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410002p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G24K8RGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz V&#246;gtle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Luelf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Winkler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schalley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-697DCFPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiorboli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20333A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Methfessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wibmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kellner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drewello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vizuete" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Langa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Setaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Gul&#237;as" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Agut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02270k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1336677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Nonell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lederer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM31X0XH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424616500966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Ariza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trukhina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233; Rodr&#237;guez-Morgade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8P7FCCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brasch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Koay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cornelissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5044055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contreras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirzlmeier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breuer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410002p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G24K8RGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz V&#246;gtle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Luelf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Winkler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schalley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-697DCFPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiorboli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20333A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>