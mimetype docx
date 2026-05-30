--- v1 (2026-04-12)
+++ v2 (2026-05-30)
@@ -100,870 +100,870 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
+                <w:t xml:space="preserve">Si‐Tethered Bis‐ and Tris‐Malonates for the Regioselective Preparation of Fullerene Multi‐Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Holler</w:t>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+                <w:t xml:space="preserve">David Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202300026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087240v1</w:t>
+                <w:t xml:space="preserve">hal-04100615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-crystalline pillar[5]arene-based [2]rotaxanes</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pieper</w:t>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Chadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Uwe Hahn</w:t>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2281632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775532v1</w:t>
+                <w:t xml:space="preserve">hal-04087240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si‐Tethered Bis‐ and Tris‐Malonates for the Regioselective Preparation of Fullerene Multi‐Adducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schillinger</w:t>
+                <w:t xml:space="preserve">Liquid-crystalline pillar[5]arene-based [2]rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sigwalt</w:t>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (8-9), pp.1322-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202300026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2281632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100615v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Preparation of Fullerene Bis-adducts From Cleavable Macrocyclic Bis-malonates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
+                <w:t xml:space="preserve">Pentafluorophenyl Esters as Exchangeable Stoppers for the Construction of Photoactive [2]rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100571⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (33), pp.8492-8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369098v1</w:t>
+                <w:t xml:space="preserve">hal-03368967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentafluorophenyl Esters as Exchangeable Stoppers for the Construction of Photoactive [2]rotaxanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Holler</w:t>
+                <w:t xml:space="preserve">Heteroleptic Copper(I) Complexes Prepared from Mono-and Tetra-phenylbenzene-substituted Phenanthroline Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100943⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (26), pp.2625-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368967v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic Copper(I) Complexes Prepared from Mono-and Tetra-phenylbenzene-substituted Phenanthroline Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+                <w:t xml:space="preserve">Regioselective Synthesis of Fullerene Tris-adducts for the Preparation of Clickable Fullerene [3:3]-Hexa-adduct Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (26), pp.2625-2635. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3787-3797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363703v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting Dendrons onto Pillar[5]Arene Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,161 +1021,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of Fullerene Tris-adducts for the Preparation of Clickable Fullerene [3:3]-Hexa-adduct Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Regioselective Preparation of Fullerene Bis-adducts From Cleavable Macrocyclic Bis-malonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meichsner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3787-3797. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3770-3786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369124v1</w:t>
+                <w:t xml:space="preserve">hal-03369098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of Graphene by Dendritic Water‐Soluble Zinc Phthalocyanine Amphiphiles in Polar Media</w:t>
               </w:r>
@@ -1438,64 +1438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted N-Doped Nano-Graphenes: Synthesis, Characterization, and Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (33), pp.10635 - 10639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1640,295 +1640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photoinduced Energy and Electron Transfer in Zn II -Porphyrin/Fullerene Dyads with Interchromophoric Distances up to 2.6 nm and No Wire-like Connectivity</w:t>
+                <w:t xml:space="preserve">Cationic phthalocyanine dendrimers as potential antimicrobial photosensitisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mohanraj</w:t>
+                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Barbieri</w:t>
+                <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Armaroli</w:t>
+                <w:t xml:space="preserve">Òscar Gulías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Vizuete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Langa</w:t>
+                <w:t xml:space="preserve">Montserrat Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701668⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (42), pp.9008-9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob02270k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335863v1</w:t>
+                <w:t xml:space="preserve">hal-02335857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic phthalocyanine dendrimers as potential antimicrobial photosensitisers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Photoinduced Energy and Electron Transfer in Zn II -Porphyrin/Fullerene Dyads with Interchromophoric Distances up to 2.6 nm and No Wire-like Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mohanraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
+                <w:t xml:space="preserve">Andrea Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Setaro</w:t>
+                <w:t xml:space="preserve">Nicola Armaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Òscar Gulías</w:t>
+                <w:t xml:space="preserve">María Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Agut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Uwe Hahn</w:t>
+                <w:t xml:space="preserve">Fernando Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (42), pp.9008-9017. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (57), pp.14200-14212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob02270k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335857v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing liquid-crystalline dendronised hexa-adducts of [60]fullerene via click chemistry</w:t>
               </w:r>
@@ -2042,424 +2042,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of ruthenium phthalocyanine dendrimers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Supramolecular Interactions between a Crown Ether Appended Zinc Phthalocyanine and an Ammonium Group Appended to a C 60 Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santi Nonell</w:t>
+                <w:t xml:space="preserve">Marcus Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424616500152⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2051-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601404v1</w:t>
+                <w:t xml:space="preserve">hal-04876070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Supramolecular Interactions between a Crown Ether Appended Zinc Phthalocyanine and an Ammonium Group Appended to a C 60 Derivative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The copper–catalyzed alkyne-azide cycloaddition for the construction of fullerene–porphyrin conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (6), pp.2051-2059. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.918-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s1088424616500966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04876070v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The copper–catalyzed alkyne-azide cycloaddition for the construction of fullerene–porphyrin conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of ruthenium phthalocyanine dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Setaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Nonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.918-934. </w:t>
+              <w:t xml:space="preserve">, 2016, 20 (01n04), pp.378-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s1088424616500966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424616500152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525590v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Electron Donor–Acceptor Hybrids by Alkali Metal Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation-Dependent Templated Self-Assembly of Biohybrid Protein Nanoparticles around Photosensitizer Dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Brasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Zirzlmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Kirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2963,77 +2963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photophysical studies and 1O2 generation of carboxylate-terminated zinc phthalocyanine dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Setaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Nonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vögtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.501 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin chemistry for the preparation of fullerene-rich nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,51 +3804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Methfessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wibmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kellner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drewello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vizuete" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Langa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Setaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Gul&#237;as" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Agut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02270k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1336677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Nonell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lederer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM31X0XH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424616500966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Ariza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trukhina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233; Rodr&#237;guez-Morgade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8P7FCCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brasch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Koay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cornelissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5044055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contreras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirzlmeier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breuer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410002p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G24K8RGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz V&#246;gtle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Luelf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Winkler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schalley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-697DCFPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiorboli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20333A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Methfessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wibmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baroncini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03828G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kellner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drewello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Setaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Gul&#237;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Agut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02270k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vizuete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Langa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1336677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lederer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503315" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM31X0XH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424616500966" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Nonell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Ariza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trukhina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233; Rodr&#237;guez-Morgade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8P7FCCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brasch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Koay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cornelissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5044055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contreras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zirzlmeier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Breuer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410002p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G24K8RGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz V&#246;gtle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Luelf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Winkler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schalley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-697DCFPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiorboli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20333A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;gout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Brandli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B716506D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CH2LV6DH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>