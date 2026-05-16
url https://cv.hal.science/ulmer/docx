--- v0 (2026-03-23)
+++ v1 (2026-05-16)
@@ -477,234 +477,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew codes of prescribed distance or rank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loidreau</w:t>
+                <w:t xml:space="preserve">Coding with skew polynomial rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10623-008-9230-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1644-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2007.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267034v1</w:t>
+                <w:t xml:space="preserve">hal-00454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding with skew polynomial rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Boucher</w:t>
+                <w:t xml:space="preserve">Skew codes of prescribed distance or rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chaussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loidreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2007.11.008⟩</w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.267-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10623-008-9230-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454884v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes as modules over skew polynomial rings</w:t>
               </w:r>
@@ -766,217 +766,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew Constacyclic Codes over Galois Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Boucher</w:t>
+                <w:t xml:space="preserve">The Lamé family of connections on the projective line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Loray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sole</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius van Der Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (3), pp.273-292</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.371-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359833v1</w:t>
+                <w:t xml:space="preserve">hal-00005796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lamé family of connections on the projective line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Loray</w:t>
+                <w:t xml:space="preserve">Skew Constacyclic Codes over Galois Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius van Der Put</w:t>
+                <w:t xml:space="preserve">Patrick Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ulmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.371-409</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.273-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005796v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew-cyclic codes</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 185 p., 2012, Référence Sciences, Paul de Laboulaye, 978-2-7298-76319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748903v1</w:t>
+                <w:t xml:space="preserve">hal-03768551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des groupes : cours et exercices</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 185 p., 2012, Référence Sciences, Paul de Laboulaye, 978-2-7298-76319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768551v1</w:t>
+                <w:t xml:space="preserve">hal-00748903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2222,51 +2222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedongliang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2025019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Szabo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498817501614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-012-9704-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719506v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chaussade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loidreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-008-9230-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.11.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CJG82RZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005796v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Loray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Der Put" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0043-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633128v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/727/14628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602796v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Arthur Weil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedongliang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2025019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Szabo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498817501614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-012-9704-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719506v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.11.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CJG82RZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chaussade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loidreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-008-9230-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005796v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Loray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van Der Put" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0043-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633128v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/727/14628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602796v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Arthur Weil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>