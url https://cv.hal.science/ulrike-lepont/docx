--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1036,105 +1036,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les experts les plus consultés aux Etats-Unis : l’hypothèse d’une ‘péri-administration’</w:t>
+                <w:t xml:space="preserve">Lisa Stampnitzky, Disciplining Terror. How Experts Invented ‘Terrorism’. Cambridge, Cambridge University Press, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lepont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (6), pp.887 - 913. </w:t>
+              <w:t xml:space="preserve">, 2016, 66 (3), pp.662 - 664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.666.0887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466171v2</w:t>
+                <w:t xml:space="preserve">hal-01425606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Clinton à Obama : effets d’apprentissage et filtrage des alternatives. La convergence des experts sur la réforme de santé aux Etats-Unis (1993-2010)</w:t>
               </w:r>
@@ -1192,187 +1196,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions préalables au ‘tournant néo-libéral’. Le cas de la protection maladie aux Etats-Unis</w:t>
+                <w:t xml:space="preserve">Les experts les plus consultés aux Etats-Unis : l’hypothèse d’une ‘péri-administration’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lepont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.116.0195⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (6), pp.887 - 913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.666.0887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466170v1</w:t>
+                <w:t xml:space="preserve">hal-01466171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Stampnitzky, Disciplining Terror. How Experts Invented ‘Terrorism’. Cambridge, Cambridge University Press, 2013</w:t>
+                <w:t xml:space="preserve">Les conditions préalables au ‘tournant néo-libéral’. Le cas de la protection maladie aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lepont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'État outre-mer, 2016/4 (116), pp.193-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.116.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01425606v1</w:t>
+                <w:t xml:space="preserve">hal-01466170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underserving Rich. American Beliefs about Inequality, Opportunity, and Redistribution. – New York, Cambridge University Press, 2013</w:t>
               </w:r>
@@ -2040,51 +2040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lepont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04424083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Thiemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294231215481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04327470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294231213683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03829540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kolopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04370937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-8641579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466171v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.666.0887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie &#214;kmekler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05288829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lepont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04424083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Thiemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294231215481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04327470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294231213683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03829540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kolopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.094.0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04370937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-8641579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.116.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466171v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.666.0887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01425593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01466173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie &#214;kmekler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05288829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>