--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,9324 +208,10708 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.e01094. </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+                <w:t xml:space="preserve">Tuning Strain by Varying CaTiO 3 Thickness in Heteroepitaxially Grown La 2/3 Sr 1/3 MnO 3 Double-Clamped Resonators on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">G. Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">N. Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">L. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Dagur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">V. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (7), pp.11568-11574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c21849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033067v1</w:t>
+                <w:t xml:space="preserve">hal-05564802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie El Rami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929878v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+                <w:t xml:space="preserve">hal-04929878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101868v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739521v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the lowest thickness limit for room-temperature ferromagnetism of Cr$_{1.6}$Te$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyni Punathum Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Dagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (25), pp.7601-7608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684679v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400444v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Niskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Misiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1318-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. El Khaloufi</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khong</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256492v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+                <w:t xml:space="preserve">A. Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+                <w:t xml:space="preserve">S. Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammad</w:t>
+                <w:t xml:space="preserve">M. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">O. El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">N. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+                <w:t xml:space="preserve">hal-04256492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rusinowicz</w:t>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">M. Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercier</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eve</w:t>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708224v1</w:t>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+                <w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">M. Rusinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudouin</w:t>
+                <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Luders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+                <w:t xml:space="preserve">hal-03708224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Retoux</w:t>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Goux</w:t>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429552v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Singh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+                <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341562v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dallocchio</w:t>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">M. Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourlier Yoan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335293v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polaron formation in Bi-deficient BaBiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Román Román Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rodríguez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nukala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (12), pp.125307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.125307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
+                <w:t xml:space="preserve">M. Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341563v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bardy</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053497v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Peter de Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531301v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998780v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tungsten doped Ni-Zn nano-ferrites with fast response and recovery time for hydrogen gas sensing application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thakur</w:t>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Trukhanov</w:t>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Trukhanov</w:t>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Panina</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.102531. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2019.102531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278539v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
+                <w:t xml:space="preserve">Development of tungsten doped Ni-Zn nano-ferrites with fast response and recovery time for hydrogen gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+                <w:t xml:space="preserve">A. Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+                <w:t xml:space="preserve">P. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">A.V. Trukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Luders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.V. Trukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Panina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.102531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2019.102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118463v1</w:t>
+                <w:t xml:space="preserve">hal-02278539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the dielectric properties of Al2O3/TiO2 sub-nanometric laminates effect of the bottom electrode and the total thickness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lebedev</w:t>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Donner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (6), pp.065101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa4df⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (17), pp.175308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174418v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boileau</w:t>
+                <w:t xml:space="preserve">Study on the dielectric properties of Al2O3/TiO2 sub-nanometric laminates effect of the bottom electrode and the total thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">A. Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa4df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693808v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxygen vacancies on the weak localization in LaNiO3-delta epitaxial thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. R. Li</w:t>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Major</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Donner</w:t>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174413v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Reconstruction in (LaVO3)(m)/SrVO3 (m=5, 6) Superlattices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of oxygen vacancies on the weak localization in LaNiO3-delta epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Fresard</w:t>
+                <w:t xml:space="preserve">P. Walke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Eckern</w:t>
+                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201701169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174403v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Reconstruction in (LaVO3)(m)/SrVO3 (m=5, 6) Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lacotte</w:t>
+                <w:t xml:space="preserve">Qingqing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Boullay</w:t>
+                <w:t xml:space="preserve">Ulrich Eckern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (12), pp.1701169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.201701169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance-voltage characteristics of sub-nanometric Al2O3/TiO2 laminates dielectric and interface charge densities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa7237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175403v1</w:t>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the multilevel conduction characteristics and fatigue profile of Ag/La1/3Ca2/3MnO3/Pt structures using a compact memristive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Roman Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Granell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (20), pp.205302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Voiron</w:t>
+                <w:t xml:space="preserve">Capacitance-voltage characteristics of sub-nanometric Al2O3/TiO2 laminates dielectric and interface charge densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa7237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184710v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.N77-N80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184732v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.065310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118555v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganite-based three level memristive devices with self-healing capability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gomez-Marlasca</w:t>
+                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (20), pp.202901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184772v1</w:t>
+                <w:t xml:space="preserve">hal-02118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Manganite-based three level memristive devices with self-healing capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomez-Marlasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380 (36), pp.2870-2875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118550v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover in ultrathin buried conducting SrVO3 layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.B. Yazdi</w:t>
+                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Donner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.H. Dao</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035420⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (46), pp.25679-25684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184175v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric coupling in Pb(Zr,Ti)O 3 - Galfenol thin film heterostructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensional crossover in ultrathin buried conducting SrVO3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nosov</w:t>
+                <w:t xml:space="preserve">Q.-R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Domengès</w:t>
+                <w:t xml:space="preserve">M.B. Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938218⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (3), pp.035420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184127v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of octahedral rotations of orthorhombic LaVO3 in superlattices with cubic SrVO3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelectric coupling in Pb(Zr,Ti)O 3 - Galfenol thin film heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dudzik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. More-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (25), pp.252903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266501v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant dielectric constant in TiO 2 /Al 2 O 3 nanolaminates grown on doped silicon substrate by pulsed laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The evolution of octahedral rotations of orthorhombic LaVO3 in superlattices with cubic SrVO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feyerherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudzik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (12), pp.1354-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266504v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Rotella</w:t>
+                <w:t xml:space="preserve">Giant dielectric constant in TiO 2 /Al 2 O 3 nanolaminates grown on doped silicon substrate by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Walke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">R. Bouregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+                <w:t xml:space="preserve">A. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (9), pp.094103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice relaxation and ferromagnetic character of (LaVO 3 ) m /SrVO 3 superlattices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/37003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266507v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of buffer CeO2 and LaNiO3 layers prepared by method of pulsed laser deposition on textured Ni-Cr-W substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice relaxation and ferromagnetic character of (LaVO 3 ) m /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.37003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/37003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266506v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Structure of buffer CeO2 and LaNiO3 layers prepared by method of pulsed laser deposition on textured Ni-Cr-W substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Janolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.H. Dao</w:t>
+                <w:t xml:space="preserve">T. Krinitsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chateigner</w:t>
+                <w:t xml:space="preserve">E. Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Blinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sudareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
+              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (10), pp.845-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762092v1</w:t>
+                <w:t xml:space="preserve">hal-02266506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599665v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow in-gap states in doped</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266511v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Narrow in-gap states in doped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Casas-Cabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B Brookes</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515 (1-3), pp.29-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266513v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162461v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">D. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Woo Seok Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barrier</w:t>
+                <w:t xml:space="preserve">D. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686524v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (11), pp.112506.1-112506.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162464v1</w:t>
+                <w:t xml:space="preserve">hal-00686524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681477v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), pp.1710-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isothermal tuning of exchange bias using pulsed fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surinach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.3044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921875v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921898v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maureau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921840v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
+                <w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+                <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285320v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lallemand</w:t>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342791v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the major and minor I-V loops in La0.3Ca 0.7 MnO 3 films using asymmetric logistic hysterons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Rubi</w:t>
+                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G. Marlasca</w:t>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Niskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Golmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Lüders</w:t>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Memristive Systems (MEMRISYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paphos, Cyprus. pp.7378398, </w:t>
+              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMRISYS.2015.7378398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184703v1</w:t>
+                <w:t xml:space="preserve">hal-04285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of dielectric aging on coplanar waveguide performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437078⟩</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184739v1</w:t>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Dufour</w:t>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139795v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the impact of dielectric aging on coplanar waveguide performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.103-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the major and minor I-V loops in La0.3Ca 0.7 MnO 3 films using asymmetric logistic hysterons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Marlasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 International Conference on Memristive Systems (MEMRISYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paphos, Cyprus. pp.7378398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMRISYS.2015.7378398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9535,154 +10919,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Rusinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9692,221 +11076,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9781915874023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and integration of oxide spinel thin films into heterostructures for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. INSA de Toulouse; Universitat Autónoma de Barcelona, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10053,51 +11587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>