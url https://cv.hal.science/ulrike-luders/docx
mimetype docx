--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040079v1</w:t>
+                <w:t xml:space="preserve">hal-05033067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033067v1</w:t>
+                <w:t xml:space="preserve">hal-05040079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
               </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyni Punathum Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Dagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,295 +2667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lhuissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429552v1</w:t>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t>
               </w:r>
@@ -3218,5343 +3218,5343 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dallocchio</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lallemand</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter de Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lallemand</w:t>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998780v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of tungsten doped Ni-Zn nano-ferrites with fast response and recovery time for hydrogen gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pathania</w:t>
+                <w:t xml:space="preserve">P. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thakur</w:t>
+                <w:t xml:space="preserve">A.V. Trukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Trukhanov</w:t>
+                <w:t xml:space="preserve">S.V. Trukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.V. Panina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.102531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rinp.2019.102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (17), pp.175308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the dielectric properties of Al2O3/TiO2 sub-nanometric laminates effect of the bottom electrode and the total thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kahouli</w:t>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (6), pp.065101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa4df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boileau</w:t>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of oxygen vacancies on the weak localization in LaNiO3-delta epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Walke</w:t>
+                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gupta</w:t>
+                <w:t xml:space="preserve">Q. R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. R. Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Reconstruction in (LaVO3)(m)/SrVO3 (m=5, 6) Superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Luders</w:t>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Fresard</w:t>
+                <w:t xml:space="preserve">Ulrich Eckern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (12), pp.1701169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.201701169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Santosh</w:t>
+                <w:t xml:space="preserve">M Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lacotte</w:t>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the multilevel conduction characteristics and fatigue profile of Ag/La1/3Ca2/3MnO3/Pt structures using a compact memristive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Miranda</w:t>
+                <w:t xml:space="preserve">W. Roman Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Roman Acevedo</w:t>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Granell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (20), pp.205302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4984051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance-voltage characteristics of sub-nanometric Al2O3/TiO2 laminates dielectric and interface charge densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aa7237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+                <w:t xml:space="preserve">F. Guller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.065310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184710v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guller</w:t>
+                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marchini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.N77-N80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184732v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hung Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (20), pp.202901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganite-based three level memristive devices with self-healing capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.R. Acevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Rubi</w:t>
+                <w:t xml:space="preserve">J. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gomez-Marlasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 380 (36), pp.2870-2875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (46), pp.25679-25684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional crossover in ultrathin buried conducting SrVO3 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-R. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Major</w:t>
+                <w:t xml:space="preserve">M.B. Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.035420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric coupling in Pb(Zr,Ti)O 3 - Galfenol thin film heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. More-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. More-Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Lüders</w:t>
+                <w:t xml:space="preserve">C. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cibert</w:t>
+                <w:t xml:space="preserve">A. Nosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domengès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (25), pp.252903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4938218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of octahedral rotations of orthorhombic LaVO3 in superlattices with cubic SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feyerherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudzik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (12), pp.1354-1360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant dielectric constant in TiO 2 /Al 2 O 3 nanolaminates grown on doped silicon substrate by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Walke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouregba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouregba</w:t>
+                <w:t xml:space="preserve">A. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (9), pp.094103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4867780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rotella</w:t>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice relaxation and ferromagnetic character of (LaVO 3 ) m /SrVO 3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosima Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (3), pp.37003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/103/37003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of buffer CeO2 and LaNiO3 layers prepared by method of pulsed laser deposition on textured Ni-Cr-W substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Krinitsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Krinitsina</w:t>
+                <w:t xml:space="preserve">E. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kuznetsova</w:t>
+                <w:t xml:space="preserve">Yu. Blinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sudareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (10), pp.845-850. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fresard</w:t>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow in-gap states in doped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Casas-Cabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Casas-Cabanas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosima Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 515 (1-3), pp.29-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galdi</w:t>
+                <w:t xml:space="preserve">C. Aruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aruta</w:t>
+                <w:t xml:space="preserve">P. Orgiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. B Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jeong</w:t>
+                <w:t xml:space="preserve">Woo Seok Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo Seok Choi</w:t>
+                <w:t xml:space="preserve">D. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thota</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (11), pp.112506.1-112506.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), pp.1710-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162464v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681477v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal tuning of exchange bias using pulsed fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nogues</w:t>
+                <w:t xml:space="preserve">J. Sort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sort</w:t>
+                <w:t xml:space="preserve">S. Surinach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surinach</w:t>
+                <w:t xml:space="preserve">J.S. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.3044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565346v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551317v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,73 +8586,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8661,123 +8661,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8786,900 +8786,900 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimmo Niskanen</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285320v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Niskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+                <w:t xml:space="preserve">hal-04285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565806v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565887v1</w:t>
+                <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9738,834 +9738,959 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">EMRS spring (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342791v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565893v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567776v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of dielectric aging on coplanar waveguide performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184739v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of the impact of dielectric aging on coplanar waveguide performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.103-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling of the major and minor I-V loops in La0.3Ca 0.7 MnO 3 films using asymmetric logistic hysterons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Marlasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11210,90 +11335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11347,51 +11472,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and integration of oxide spinel thin films into heterostructures for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. INSA de Toulouse; Universitat Autónoma de Barcelona, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11587,51 +11712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>