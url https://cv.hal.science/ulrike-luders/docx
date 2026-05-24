--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -91,85 +91,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t>
+                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
@@ -393,7837 +393,8724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Dagur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033067v1</w:t>
+                <w:t xml:space="preserve">hal-05101868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040079v1</w:t>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie El Rami</w:t>
+                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Baudouin</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929878v1</w:t>
+                <w:t xml:space="preserve">hal-05040079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101868v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the lowest thickness limit for room-temperature ferromagnetism of Cr$_{1.6}$Te$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic La 0.7 Sr 0.3 MnO 3 Membranes Synthesized by Etching a Sr 3 Al 2 O 6 Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vinai</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01005⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.2119-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724537v1</w:t>
+                <w:t xml:space="preserve">hal-05612146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Large area pulsed laser deposition of SrVO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
+              <w:t xml:space="preserve">HIGH-POWER LASER ABLATION VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739521v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Uncovering the lowest thickness limit for room-temperature ferromagnetism of Cr$_{1.6}$Te$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyni Punathum Chalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (25), pp.7601-7608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684679v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682254v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400444v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Niskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Misiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1318-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077479v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yadav</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Khong</w:t>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256492v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(LaCrO 3 ) m /SrCrO 3 superlattices as transparent p-type semiconductors with finite magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresh Rout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Eckern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Schwingenschlögl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.1714-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00656a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Eve</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708224v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen vacancy dynamics in Pt/TiO x /TaO y /Pt memristors: exchange with the environment and internal electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Leal Martir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Quiñonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khokhlova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Goux</w:t>
+                <w:t xml:space="preserve">Cristian Ferreyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), pp.095202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429552v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rusinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341562v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaron formation in Bi-deficient BaBiO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nukala</w:t>
+                <w:t xml:space="preserve">Oxygen vacancy dynamics in Pt/TiO x /TaO y /Pt memristors: exchange with the environment and internal electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Leal Martir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Quiñonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ferreyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.125307⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), pp.095202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433504v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial ferroelectric memristors integrated with silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Sirena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnano.2022.1092177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335293v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341563v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bardy</w:t>
+                <w:t xml:space="preserve">Structure, texture and residual strain in Al/W/Al heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Lemrhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e530-e530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322092233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053497v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531301v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Polaron formation in Bi-deficient BaBiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Román Román Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rodríguez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nukala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.125307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.125307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998780v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tungsten doped Ni-Zn nano-ferrites with fast response and recovery time for hydrogen gas sensing application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.V. Panina</w:t>
+                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2019.102531⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278539v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118463v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the dielectric properties of Al2O3/TiO2 sub-nanometric laminates effect of the bottom electrode and the total thickness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Donner</w:t>
+                <w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa4df⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174418v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
+                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693808v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxygen vacancies on the weak localization in LaNiO3-delta epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Donner</w:t>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174413v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Reconstruction in (LaVO3)(m)/SrVO3 (m=5, 6) Superlattices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201701169⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174403v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the multilevel conduction characteristics and fatigue profile of Ag/La1/3Ca2/3MnO3/Pt structures using a compact memristive approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Granell</w:t>
+                <w:t xml:space="preserve">Development of tungsten doped Ni-Zn nano-ferrites with fast response and recovery time for hydrogen gas sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Trukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Trukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Panina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984051⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.102531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2019.102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175415v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance-voltage characteristics of sub-nanometric Al2O3/TiO2 laminates dielectric and interface charge densities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa7237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (17), pp.175308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175403v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Albornoz</w:t>
+                <w:t xml:space="preserve">The role of oxygen vacancies on the weak localization in LaNiO3-delta epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184732v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Voiron</w:t>
+                <w:t xml:space="preserve">Electronic Reconstruction in (LaVO3)(m)/SrVO3 (m=5, 6) Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Eckern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (12), pp.1701169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201701169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184710v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Study on the dielectric properties of Al2O3/TiO2 sub-nanometric laminates effect of the bottom electrode and the total thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa4df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118555v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganite-based three level memristive devices with self-healing capability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gomez-Marlasca</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184772v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118550v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover in ultrathin buried conducting SrVO3 layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the multilevel conduction characteristics and fatigue profile of Ag/La1/3Ca2/3MnO3/Pt structures using a compact memristive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-R. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Major</w:t>
+                <w:t xml:space="preserve">W. Roman Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Yazdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Donner</w:t>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.H. Dao</w:t>
+                <w:t xml:space="preserve">P. Granell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (3), pp.035420. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (20), pp.205302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4984051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184175v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric coupling in Pb(Zr,Ti)O 3 - Galfenol thin film heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitance-voltage characteristics of sub-nanometric Al2O3/TiO2 laminates dielectric and interface charge densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa7237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184127v1</w:t>
+                <w:t xml:space="preserve">hal-02175403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of octahedral rotations of orthorhombic LaVO3 in superlattices with cubic SrVO3</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the electronic properties at the surface of BaBiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.065310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4954037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266501v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant dielectric constant in TiO 2 /Al 2 O 3 nanolaminates grown on doped silicon substrate by pulsed laser deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the impact of h+ mobile ions on RF performances of PECVD TEOS silicon dioxide deposited at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867780⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.N77-N80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0301610jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266504v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (20), pp.202901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice relaxation and ferromagnetic character of (LaVO 3 ) m /SrVO 3 superlattices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manganite-based three level memristive devices with self-healing capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomez-Marlasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/37003⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380 (36), pp.2870-2875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266507v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of buffer CeO2 and LaNiO3 layers prepared by method of pulsed laser deposition on textured Ni-Cr-W substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sudareva</w:t>
+                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (46), pp.25679-25684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266506v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Dimensional crossover in ultrathin buried conducting SrVO3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Dao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (3), pp.035420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762092v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetoelectric coupling in Pb(Zr,Ti)O 3 - Galfenol thin film heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. More-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 107 (25), pp.252903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599665v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow in-gap states in doped</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">The evolution of octahedral rotations of orthorhombic LaVO3 in superlattices with cubic SrVO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feyerherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudzik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (12), pp.1354-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266511v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Giant dielectric constant in TiO 2 /Al 2 O 3 nanolaminates grown on doped silicon substrate by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B Brookes</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouregba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (9), pp.094103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266513v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice relaxation and ferromagnetic character of (LaVO 3 ) m /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Schwingenschlogl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.37003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/37003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162461v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Barrier</w:t>
+                <w:t xml:space="preserve">Structure of buffer CeO2 and LaNiO3 layers prepared by method of pulsed laser deposition on textured Ni-Cr-W substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Krinitsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Blinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sudareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
+              <w:t xml:space="preserve">Fizika Metallov i Metallovedenie / Physics of Metals and Metallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (10), pp.845-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0031918X13100086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686524v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Dupont</w:t>
+                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681477v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (24), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162464v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal tuning of exchange bias using pulsed fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nogues</w:t>
+                <w:t xml:space="preserve">Woo Seok Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sort</w:t>
+                <w:t xml:space="preserve">D. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surinach</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">C. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Munoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrow in-gap states in doped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Casas-Cabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515 (1-3), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (11), pp.112506.1-112506.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), pp.1710-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isothermal tuning of exchange bias using pulsed fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surinach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.3044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8233,2808 +9120,2808 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Kaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Niskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285320v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring (I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05595261v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS spring (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342791v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565893v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567776v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of dielectric aging on coplanar waveguide performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.103-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the major and minor I-V loops in La0.3Ca 0.7 MnO 3 films using asymmetric logistic hysterons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Marlasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Memristive Systems (MEMRISYS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paphos, Cyprus. pp.7378398, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMRISYS.2015.7378398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11044,154 +11931,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Rusinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11201,104 +12088,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9781915874023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11308,147 +12195,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11458,114 +12345,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and integration of oxide spinel thin films into heterostructures for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Luders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. INSA de Toulouse; Universitat Autónoma de Barcelona, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11712,51 +12599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3008230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyni Punathum Chalil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Jana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Tyagi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Rout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eckern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschl&#246;gl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00656a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Leal Martir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; S&#225;nchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aguirre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Qui&#241;onez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ferreyra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca597" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Sirena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2022.1092177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Lemrhari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cornec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rom&#225;n Rom&#225;n Acevedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Napoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodr&#237;guez Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.125307" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathania" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trukhanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Trukhanov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Panina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2019.102531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. R. Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Major" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Donner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Dai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fresard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Schwingenschlogl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa4df" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miranda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roman Acevedo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7237" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreyra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albornoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184710v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voiron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0301610jss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Acevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Marlasca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.06.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-R. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Yazdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035420" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184127v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. More-Chevalier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nosov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feyerherm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudzik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.07.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266504v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867780" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266507v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Schuster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/37003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krinitsina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Blinova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sudareva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0031918X13100086" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8PNP82S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fr&#233;sard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.09.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFWT9V7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nogues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Munoz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437078" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marlasca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golmar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMRISYS.2015.7378398" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011342v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>