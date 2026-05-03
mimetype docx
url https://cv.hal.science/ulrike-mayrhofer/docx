--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ulrike Mayrhofer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations entre siège et entités subsidiaires dans les ONG internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes, comportements et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. AROURI, M. BLONDEL, A. DEVILLE, G. LERAY, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du Shadow IT dans les relations siège-filiales : le cas d’une multinationale dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chateau-Dégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence d’Atlas AFMI (Association Francophone de Management International), Excelia Business School – IAE La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School – IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial intelligence in business-to-business sales processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Niederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie SIMA (Società Italiana di Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Genova, Jun 2025, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les multiples facettes de l’extranéité dans un contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School – IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG internationales en quête de performance : comment coordonner et contrôler les relations entre siège et entités subsidiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Normes, Comportements &amp; Enjeux de Durabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do career paths of top managers and board members evolve over time? A longitudinal case study of Airbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International NGOs: Coordinating and controlling headquarters-subsidiaries relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International entrepreneurship: mobilizing and combining resources to develop sustainable internationalization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Csibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of multiple business networks of the MNEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sartorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow-IT in Cross-Border Acquisitions: A Case Study of a German Multinational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chateau-Dégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and internationalization : a case study of a Swiss bank expanding into Brazil and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marna Pfranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From foreign outsidership to local insidership : Managing cultural differences in the Franco-German context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter l’innovation par l’approche écosystémique : le cas d’une deeptech responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Jeanne Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GT Innovation AIMS (Association Internationale de Management Stratégique) (14ème journées) et GTAIM (Association Information et Management) « Réorienter l’innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Oct 2024, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing network organizations in home and host countries: Which liabilities matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME motivations and obstacles for engaging in acquisition decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEG - Lisbon School of Economics &amp; Management, University of Lisbon, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations et les freins des PME à réaliser des acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come back home : how do global crisis and home country contexts influence the geographic orientation of multinationals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Czychon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du site internet par les PME des secteurs BtoB pour communiquer sur leurs activités internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oustric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’acquisition des multinationales face au choc exogène de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export promotion programs : which firms really need them ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to exogenous shocks and market portfolios of exporting SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of International Business (AIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Miami, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03872565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do export managers share information in digital networks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous shocks and export market portfolios of SMEs: the role of performance aspirations and organizational slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises, chocs exogènes et management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization processes of German family firms in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication de crise pour les PME internationalisées dans un contexte de pandémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales du CAC 40 : quelles réponses à la crise sanitaire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do crises and home country contexts influence global strategies of multinationals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Czychon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EIBA (European International Business Academy) Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’intégration culturelle dans une acquisition franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do strategic and financial buyers influence performance in cross-border acquisitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fracassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do expatriates create and maintain social networks ? A Franco-German comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-subsidiary collaboration and business network development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sartorius-Khalapsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir les étapes de mise en œuvre d’une acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do reputation and international experience influence the choice of cross-border acquisitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of knowledge sharing on SME internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ learning from failing in emerging markets : A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural relationships of the French SME Mixel Agitators in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal networks, successful evolution and integration within the multinational enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de développement international des start-up incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salvadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal information flows in organizations: The role of the Italian coffee break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Würfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment modes and network relationships of foreign subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of information exchange in export business networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME : le rôle du partage d’information dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence d’Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSCAE, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la chaîne de valeur globale à travers des rapprochements d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC Business School – IAE de Nice, Université de Nice, Jun 2016, Nice, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can promotion agencies impact SME internationalization? The case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Internationalization of SMEs – Production Networks and Inter-firm Social Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDES - The Business School of UCLY May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger & acquisition motives and outcome assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibne Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’une relation d’affaires entre deux PME dans un contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC Business School – IAE de Nice, Université de Nice, Jun 2016, Nice, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of mergers and acquisitions in mature and emerging economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d’existence des joint ventures internationales : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence d’Atlas/AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFVG - Centre Franco-Vietnamien de Formation à la Gestion, May 2015, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation in M&As: does acquirer’s reputation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization of SMEs: An incremental process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do different dimensions of distance affect market entry mode choice ? An application of the CAGE-distance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Uppsala, Dec 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do initial characteristics influence IJV longevity? Evidence from the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Canada. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Configuration and Coordination of Marketing Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bremen, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering Central and Eastern European markets through Gateway Strategies: the case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Franco-Czech Conference " Trends in International Business "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration et la coordination internationales de la chaîne de valeur dans l'industrie automobile allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of International Management on the Dawn of the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brighton, United Kingdom. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l'impact de la localisation sur les relations siège-filiales des firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating R&D activities in multinational companies: towards new tools and practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT for product and service innovation in an internationally distributed context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of location in headquarters-subsidiaries relationships: An analysis of French multinationals in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Portugal. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Culture Shape the Balance of Power in Multinational Companies ? The Case of the EADS Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Porto, Portugal. 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice between joint ventures and non equity-alliances: evidence from Italian firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Portugal. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec des partenaires localisés dans les PECO : Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec des partenaires localisés dans les PECO : Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une joint venture en République tchèque : Une analyse de Toyota Peugeot Citroën Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque franco-tchèque "Trends in International Business", IAE Lyon, Université Jean Moulin Lyon 3 - Université de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance still Matter in Intra-European Partnerships? An Analysis of R&D Cooperation in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valencia, Spain. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the Global Value Chain: An Analysis of the Automobile Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Vaasa Conference on International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Finland. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance still Matter in Intra-European Partnerships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valencia, Spain. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le choix des partenaires de coopération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sophia-Antipolis, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous shocks and international business : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe, Sophie Nivoix &amp; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05027835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le site internet pour communiquer sur les activités internationales ? Une analyse des PME de la filière « Cosmétiques, Parfums et Arômes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oustric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Duquesnois, Emmanuelle Sauvage &amp; Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.171-182, 2025, 978-2-311-41517-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How have French multinationals responded to the Covid-19 pandemic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe, Sophie Nivoix &amp; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05027840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité dans la gestion des ressources humaines dans les territoires insulaires et isolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Dupré &amp; Virginie Moisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH interculturelle et résilience : les enseignements des territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-38, 2024, 978-2-311-41418-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir les modes d’entrée sur les marchés étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.63-100, 2024, 978-2-216-17130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural integration in a Franco-German acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix &amp; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization: Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.150-167, 2024, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la politique marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.115-162, 2024, 978-2-216-17130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales du CAC 40 : quelles réponses à la crise sanitaire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe et Michael Viegas-Pires (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.97-114, 2023, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs exogènes et management international : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe et Michaël Viegas-Pires (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-60, 2023, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch, a “casual luxury” brand on the European market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez N. Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.465-468, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’intégration culturelle dans une acquisition franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix et Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy formulation at Audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez N. Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.456-459, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Direct Investments : Greenfield subsidiaries, acquisitions, and joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Guiseppina Lucia and Stefano Valdemarin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Strategy : Managing companies in the global economic system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bocconi University Press, pp.131-141, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market entry strategies of Hyundai, Toyota and Volkswagen in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.460-463, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do SMEs face institutional challenges in China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Verbeke, Rob van Tulder, Elizabeth Rose &amp; Yingqi Wei (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The multiple dimensions of institutional complexity in international business research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.287-296, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrola – A French company’s expansion into emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. T. Cavusgil, P. N. Ghauri &amp; L. A. Liu (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing business in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.73-80, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, a French brand for global markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilan Alon, Eugene Jaffe, Christiane Prange &amp; Donata Vianelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Marketing. Contemporary theory, practice and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 337-340, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing intercultural competencies: Genesis, concepts and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Grasser, Sabrina Loufrani-Fedida &amp; Ewan Oiry (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing competences: Research, practice and contemporary issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.233-251, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara: Managing the global supply chain successfully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilan Alon, Eugene Jaffe, Christiane Prange &amp; Donata Vianelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Marketing. Contemporary theory, practice and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 578-583, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOM, an Italian SME developing in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zucchella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. T. Cavusgil, P. N. Ghauri &amp; L. A. Liu (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing business in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural challenges and quality management practices of a German multinational in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Amann &amp; Jacques Jaussaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural challenges in international management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 74-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitators, a French SME expanding into China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael R. Czinkota, Ilkka A. Ronkainen and Suraksha Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th edition, Cambridge University Press, pp.446-454, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la politique marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gervais &amp; Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, p. 117-167, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic freedom of circulation and international business: what are the key challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé &amp; Giulio Cesare Giorgini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des libertés économiques de circulation/The sense of economic freedom of movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.43-51, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir les modes d’entrée sur les marchés étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gervais &amp; Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, p. 65-116, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Ohmae – La mondialisation et l’espace : de la Triade aux Etats-Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Loilier et Albéric Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 311-323, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neolid, a French start-up in Japan and South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Prange and Ralf Kattenbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management practices in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19662-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel-Artzner, une PME qui exporte du foie gras « Made in Alsace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes, Jean-Pierre Helfer, Jean-Fabrice Lebraty et Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l’université. Mélanges en l’honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 243-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02016713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de développement international des start-up incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salvadori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gulsun Altintas et Isabelle Kustosz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacités entrepreneuriales : des organisations aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 111-125 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can promotion agencies impact SME internationalisation ? The case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Dominguez et Ulrike Mayrhofer (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational enterprises and the challenges of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fossats-Vasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé, Sophie Harnay, Ulrike Mayrhofer, Lionel Obadia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Phenomena and Social Sciences. An Interdisciplinary and Comparative Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 37-47, 2018, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60180-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de l’international pour les PME de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Szostak, Christine Teyssier et Martine Séville (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des risques. Enjeux et défis pour les PME d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 35-52 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succeeding in the Chinese market : The case of the French company Mixel Agitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Dominguez et Ulrike Mayrhofer (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 195-204 </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Pharma Company, la négociation en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-243, 2017, 978-2-311-40392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint venture longevity in Southern and Eastern Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetla Marinova, Jorma Larimo and Niina Nummela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value Creation in International Business : An MNC Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Palgrave Macmillan, p. 55-74 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs, une PME à l’assaut de l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.35-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse marketing : Cas « Futuroscope »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hertrich et Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Editions Management &amp; Société, Coll. Etudes de cas, p. 10-24 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value creation of mergers and acquisitions in mature and emerging markets : a study of French multinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetla Marinova, Jorma Larimo and Niina Nummela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value Creation in International Business : An MNC Perspective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Palgrave Macmillan, p. 141-162 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Alliances and Intercultural Organizational Change: The Renault-Nissan Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Barmeyer and Peter Franklin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Management. A Case-Based Approach to Achieving Complementarity and Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-332 Palgrave Macmillan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre multinationales et gouvernements dans les économies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Xavier Meschi et Frédéric Prévot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Economies émergentes. Quels enjeux pour le management international ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, p. 161-177 2016, Coll. Atlas AFMI - Association Francophone de Management International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises multinationales françaises : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall, Véronique Zardet et Marc Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, valeur(s) et prospérité : le capitalisme socialement responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 275-279, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi and the Chinese Market : A Success Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Prange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Entry in China : Case-Studies on Strategy, Marketing, and Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 37-44, 2016, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29139-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club Med cible la clientèle des marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prime et Jean-Claude Usunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing international. Marchés, cultures et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education, pp. 128-131, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances and Joint Ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vodosek et D. Den Hartog (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 6, John Wiley &amp; Sons, pp. 1-6, 2015, International Management, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault-Nissan-Daimler : A Global Strategic Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 348-352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational Corporations (MNCs) and Enterprises (MNEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vodosek et D. Den Hartog (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 6, John Wiley &amp; Sons, pp. 1-5, 2015, International Management, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational Corporations (MNCs) and Enterprises (MNEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management, Vol. 6 : International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 11 p., 2014, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances and Joint Ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management, Vol. 6 : International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 10 p., 2014, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Rugman : L'ancrage régional des stratégies d'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayrhofer, Ulrike (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, coll. Grands Auteurs, pp. 73-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of R&D activities and communities of practice in multinational companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz Rowe et Dove Te'eni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and IT in an International context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp. 140-154, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNCs in the Global Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayrhofer, Ulrike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies : A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.3-15, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, distance culturelle et internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Roth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.45-76, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croître par rapprochement pour se développer sur le marché mondial : le cas de GL Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Richomme-Huet, G. Guieu et G. Paché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche stratégique. Entreprendre et croître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.205-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National governments and power relationships in multinational companies: The case of the EADS group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amjad Hadjikhani, Ulf Elg, Pervez Ghauri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business, Society and Politics: Multinationals in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group, pp.195-208, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme multinationale : une entreprise en perpétuelle évolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.7-20, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss Signature: a new brand for mass-channel retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ghauri, Ph. Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International marketing European edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw Hill, pp. 621-625, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International distribution: the paradoxical logics developed by retail groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paradoxes of the Globalisation of Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.132-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas: the marketing policy for the European market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ghauri, Ph. Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International marketing. European edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw-Hill, pp. 561-565, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordonné par Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp. 153-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et stratégie marketing: Cas &amp;quot;Futuroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertrich Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de: Sylvie Hertrich et Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems Management &amp; Société, pp. 12-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la confiance dans le management des rapprochements franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : le futur se construit. Mélanges en l'honneur de Sabine Urban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp. 281-297, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution internationale: quatre types de choix stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dioux, M. Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution: stratégies des réseaux et management des enseignes (2e ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education, pp. 141-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution internationale : les logiques paradoxales des stratégies développées par les enseignes commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.153-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Global Value Chain: An Analysis of the Automobile Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorma Larimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies and Management of Internationalization and Foreign Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaasan yliopisto - University of Vaasa, pp.386-409, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la confiance dans le management des rapprochements franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise. Mélanges en l'honneur de Sabine Urban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.281-297, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la diversité culturelle: Toyota Peugeot Citroën Automobile, une affaire qui roule !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de: Olivier Joffre, Eric Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management stratégique: autour de la mise en oeuvre - Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp. 152-171, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de plusieurs définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain-Charles Martinet, Ahmed Silem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique de gestion et de management 8e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Ohmae, la mondialisation de l'espace: de la Triade aux Etats-Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Loilier et Albéric Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems Management &amp; Société, pp.295-309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de produit et de consommation internationale: un retour vers la prise en compte des spécificités internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Robert Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités nationales et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp. 271-290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir un insider sur un nouveau marché à l’international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus, leader global aux racines européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tavares resigns: Agnelli and Peugeot families take back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les entreprises allemandes aiment tant la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la famille Peugeot dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la fusion Kraft-Heinz. Les dix secrets des fusions qui réussissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les réseaux des expatriés français diffèrent-ils de ceux de leurs homologues allemands ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAELI Energie, une deeptech pour un froid plus vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Jeanne Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : les expériences interculturelles d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démission de Carlos Tavares : les familles Agnelli et Peugeot reprennent la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZARA : Le succès international de la fast-moving fashion réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas publiée à la Centrale de Cas et de Médias Pédagogiques (CCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvalor, a French SME expanding to Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’une PME en Asie du Sud-Est – Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : croître en rachetant une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque Swatch : un succès mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas publiée à la Centrale de Cas et de Médias Pédagogiques (CCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le ralentissement économique menace-t-il la présence des entreprises moyennes allemandes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples crises affectent les stratégies d’acquisitions des multinationales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les PME exportatrices ont adapté leur communication digitale pendant la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altrad, leader mondial des services industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet ambivalent de la réputation des entreprises sur leurs décisions d’acquisitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.pvy9cveep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion PSA – Fiat Chrysler, la perte d’un fleuron industriel français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements et les métiers du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi à la conquête du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McCafé, une marque signée McDonald’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellantis : la fusion PSA - Fiat Chrysler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLYLYON, une organisation unique de promotion territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande disparité des réponses des multinationales du CAC 40 à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo sur l'ouvrage collectif « Les Grands Auteurs en Management International »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo : « Quels sont les facteurs clés de succès sur les marchés internationaux ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyf Pay, l'application qui réinvente les codes du paiement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo sur l'ouvrage « Management interculturel. Comprendre et gérer la diversité culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo : « Ecrire des études de cas pédagogiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimburger : une PME face aux grands groupes de l’agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, la marque au crocodile à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOM, une petite entreprise multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zucchella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1, une success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : l’expérience interculturelle d’une PME en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolid, une start-up à la conquête de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Magnet, une start-up à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit : une marque internationale de vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : une PME industrielle à la conquête des marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque Swatch, un succès mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de stratégie expérientielle chez Abercrombie & Fitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi à la conquête du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South and South-North expansion strategies: What are the theoretical and empirical implications for research in management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bandeira-De-Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas, le marché des chaussures de running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugatti, une marque de prestige - Un entretien avec Guy Caquelin, Marketing Manager Europe & Middle East chez Bugatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch : Expanding into the European Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 468-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McCafé, une marque signée McDonald's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whatever/Whenever®, un service proposé par l'hôtel W Paris - Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Med, le rôle clé joué par le personnel de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault-Nissan-Daimler : A Global Strategic Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Formulation at Audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 448-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAT : une PME tournée vers l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 97-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le global à l'écoute du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windsor Palace, un &amp;quot; boutique hôtel &amp;quot; dans un pays émergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch : le marketing expérientiel à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel-Artzner, le succès d'une PME dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel, une marque de foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1 : La communication via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club Méditerranée à la conquête du marché chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management international à l'aube du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Paris - Opéra : Un nouvel hôtel de luxe du groupe Starwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimburger : une PME face aux grands groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1 : Le marketing d'une citadine premium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de localisation des firmes multinationales : vers de nouvelles approches pratiques et théoriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Goerzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance Renault-Claas : une &amp;quot; aventure commune &amp;quot; franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Poulingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EADS (European Aeronautic Defence and Space Company) : Managing Human Resources in a European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.492-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas : Women are the future of sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Ormiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustucru : Le marché de la Lunch Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations siège-filiales dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot; Gestion en contexte interculturel. Approches, problématiques, pratiques et plongées &amp;quot;, E. Davel, J.-P. Dupuis et J.-F. Chanlat (éds.), Québec, Les Presses de l'Université de Laval, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp. 167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès de la fast-moving fashion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi : Réussir une stratégie d'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Med : Tous les bonheurs du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi : La conquête des marchés internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix : marketing the Gauls !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Ormiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas : The Marketing Policy for the European Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss Signature : A New Brand for Mass-Channel Retail Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.621-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit : une marque internationale de vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution internationale : quatre types de choix stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp. 141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGF - Allianz : une nouvelle offre d'assurance automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton : The 4-Star Hotel Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peugeot : le lancement du modèle 308 CC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from failures: a born-again global company expanding into emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-09-2024-0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do strategic and financial buyers affect post-acquisition performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fracassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.128-149. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIM.2025.147964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter l’innovation par l’approche écosystémique : le cas d’une deeptech responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (2), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.065.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Foreign Outsidership to Local Insidership: Managing Cultural Differences in the Franco-German Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay or go? Exogenous shocks and small and medium‐sized enterprises' export market portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Strategy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gsj.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do German and French expatriates develop social networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-06-2023-0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellantis : enjeux juridiques et managériaux d’une fusion internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766696v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diary Method in International Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randi Lunnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIR: Management International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11575-024-00539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04594850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’acquisition des multinationales face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (311), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.311.53-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business families do it differently! Navigating cycles and waves of family firm internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.1075-1098. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-03-2022-0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host country factors and international joint venture survival in the Middle East and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.661-686. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIM.2023.134642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argonauts and Icaruses: Social networks and dynamics of nascent international entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Kuivalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des réseaux sociaux numériques sur la distance psychique perçue par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external drivers of anticorruption policies in multinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s stay connected: the impact of social and business networks on foreign subsidiary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (6), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reconfiguration and network evolution within the multinational company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.527-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating factors in the cross-cultural transfer of management practices : The case of a German multinational in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.297-310. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication de crise pour les PME internationalisées dans un contexte de pandémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3-4), pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la localisation des fusions-acquisitions dans les économies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.148-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does distance affect market entry mode choice? Evidence from French companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME : le rôle du partage d’informations dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir les étapes de mise en oeuvre d'une acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal information flows in organizations: The role of the Italian coffee break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Würfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), pp.796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger and acquisition motives and outcome assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibne Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 ( 4), pp.709-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment modes and network relationships of foreign subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1250-1258. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibusrev.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cross-border mergers-acquisitions in mature and emerging markets create similar value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 31 (No. 4), pp. 944-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et multinationales émergentes : quels modèles d’internationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratique en innovation dans les entreprises multinationales : le cas du Groupe SEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.125.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une relation d’affaires entre deux PME dans un contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 95, p. 75-98. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour d’expatriation dans un contexte franco-allemand : une analyse fondée sur la théorie de la pratique de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Andresen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.88-114. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.174.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la chaîne de valeur globale à travers des rapprochements d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 25 (N° 3), p. 238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of information exchange in export business networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.463-491. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.205.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization stages of traditional SMEs: Increasing, decreasing and re-increasing commitment to foreign markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 26 (N° 6), p. 1051-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d’existence des coentreprises internationales : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 257), p. 53-70. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations inter-organisationnelles déséquilibrées au sein de l’usine mondiale : le cas Renault Trucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 256), p. 87-102. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and coordination of international marketing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do initial characteristics influence IJV longevity? Evidence from the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 25 (N° 4), p. 795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des outils numériques dans les communautés de pratique - Le cas du Groupe SEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 254), p. 147-162. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’est jamais trop tard pour entreprendre » : l’internationalisation des ‘born-again globals’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 15 (N° 1), p. 61-80. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.151.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugatti, une marque de prestige. Interview de Monsieur Guy Caquelin, Marketing Manager Europe & Middle East, Bugatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.125-129. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.080.125.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical implications for research on South-South and South-North expansion strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bandeira-De-Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 18 (N° 1), pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration et la coordination internationales de la chaîne de valeur dans l’industrie automobile allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation : une question de taille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marchesnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1), pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien des programmes publics européens aux coopérations inter-organisationnelles en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.032.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has the French cultural and institutional context shaped the organization of the Airbus Group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.440-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headquarters-subsidiaries relationships of French multinationals in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.174-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint ventures or non equity-alliances? Evidence from Italian firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.380-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions global-local : l'organisation et la coordination des activités internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour la recherche en management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1013674ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration de l'espace mondial et les stratégies de localisation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de réussite du marketing relationnel dans le secteur de l'assurance : Une analyse des relations partenariales d'Allianz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositionner une marque sur le marché mondial du tourisme. Le Cas Club Med - Un entretien avec Henri Giscard d'Estaing, Président Directeur Général du Club Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propension à nouer des partenariats internationaux en R&D : une question de proximité ou de distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the location of R&D and production activities: Trends in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (8), pp.1481-1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the location of R&D and production activities: trends in the automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 19 (n° 8), pp 1481- 1498. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2011.586175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche dynamique de la méthode des cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations siège-filiales : un enjeu stratégique pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (212), pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance Still Matter in Intra-European Partnerships ? An Analysis of R&D Cooperation in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Euromarketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations internationales en R&D: les effets de la distance sur le choix du pays des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.131.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale en RetD : les effets de la distance sur le choix du pays des partenaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations internationales en R&D : les effets de la distance sur le choix du pays des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.131.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d'Uppsala remis en question : une analyse des accords de coopération noués dans les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (1), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sell where they Shop &amp;quot;, Levi Strauss Signature® : une nouvelle marque pour la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel et processus d'intégration : une analyse de l'alliance Renault-Nissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.109-131. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sell where they shop, Levi Strauss Signature: une nouvelle marque pour la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.26 (n°5), pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la flexibilité dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (192), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel et processus d’intégration : une analyse de l’alliance Renault-Nissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°22, pp.109-131. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de localisation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, pp. 151-165. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.184.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intercultural management to the success of international mergers and acquisitions: an analysis of the EADS group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 17, pp. 28-38. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibusrev.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gouvernance et dynamique organisationnelle: une analyse du groupe EADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 287, pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi AG: un succès signé made in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'économie allemande-Bulletin économique du CIRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 80, pp. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapprochements d'entreprises: perspectives théoriques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 4 (n° 14), pp. 81-99. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.014.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'aborder le marché allemand: le cas de Levi Strauss Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'économie allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 81, pp. 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et cadrage juridique des filiales: une analyse de l'utilisation de la Société par Actions Simplifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 62, pp. 21-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et relations de pouvoir: une analyse longitudinale du groupe EADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 88, pp. 4-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture nationale, distance culturelle et stratégies de rapprochement: une analyse du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 11 (n° 2), pp. 29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis à l'international d'un constructeur automobile haut de gamme : Un entretien avec Patrice Franke, Directeur général d'Audi France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 43-44, pp. 137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis à l’international d’un constructeur automobile haut de gamme : Un entretien avec Patrice Franke, Directeur Général d’Audi France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43.44, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.043.044.137.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and explaining epochs of internationalization: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 2, pp. 212-223. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.emr.1500040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion par projets et le développement de produits nouveaux: une analyse du cas Actilight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (195), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAGE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fiches pour comprendre le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème édition, Bréal - Studyrama, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive intercultural management. Integrating cultural differences successfully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, Coll. Lexifac, 7ème édition, 160 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal - Studyrama, Coll. Lexifac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème édition, 160 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fiches pour comprendre le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, 6ème édition, 160 p., 2020, Coll. Lexifac, 978-2-7495-3941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Phenomena and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé; Ulrike Mayrhofer; Sophie Harnay; Lionel Obadia. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2018, 978-3-319-86797-7. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 280 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal 4ème édition, 160 p., 2017, Lexifac, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société, Coll. Etudes de cas, 2ème édition, 232 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lexifac, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 5ème édition, 160 p., 2015, Lexifac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société, coll. Grands Auteurs, 406 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Very</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 350 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.203, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies : A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.288, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international. Des pratiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education, 290 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 268 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions ems Management &amp; Société, 220 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2007, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ulrike Mayrhofer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations entre siège et entités subsidiaires dans les ONG internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes, comportements et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. AROURI, M. BLONDEL, A. DEVILLE, G. LERAY, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial intelligence in business-to-business sales processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Niederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinergie SIMA (Società Italiana di Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Genova, Jun 2025, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du Shadow IT dans les relations siège-filiales : le cas d’une multinationale dans les biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chateau-Dégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence d’Atlas AFMI (Association Francophone de Management International), Excelia Business School – IAE La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School – IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les multiples facettes de l’extranéité dans un contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School – IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG internationales en quête de performance : comment coordonner et contrôler les relations entre siège et entités subsidiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Normes, Comportements &amp; Enjeux de Durabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International NGOs: Coordinating and controlling headquarters-subsidiaries relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do career paths of top managers and board members evolve over time? A longitudinal case study of Airbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International entrepreneurship: mobilizing and combining resources to develop sustainable internationalization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Csibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of multiple business networks of the MNEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sartorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow-IT in Cross-Border Acquisitions: A Case Study of a German Multinational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chateau-Dégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and internationalization : a case study of a Swiss bank expanding into Brazil and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marna Pfranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From foreign outsidership to local insidership : Managing cultural differences in the Franco-German context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter l’innovation par l’approche écosystémique : le cas d’une deeptech responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Jeanne Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GT Innovation AIMS (Association Internationale de Management Stratégique) (14ème journées) et GTAIM (Association Information et Management) « Réorienter l’innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Oct 2024, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing network organizations in home and host countries: Which liabilities matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SME motivations and obstacles for engaging in acquisition decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEG - Lisbon School of Economics &amp; Management, University of Lisbon, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations et les freins des PME à réaliser des acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come back home : how do global crisis and home country contexts influence the geographic orientation of multinationals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Czychon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du site internet par les PME des secteurs BtoB pour communiquer sur leurs activités internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oustric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’acquisition des multinationales face au choc exogène de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to exogenous shocks and market portfolios of exporting SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of International Business (AIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Miami, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03872565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export promotion programs : which firms really need them ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do export managers share information in digital networks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous shocks and export market portfolios of SMEs: the role of performance aspirations and organizational slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence d’Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization processes of German family firms in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises, chocs exogènes et management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication de crise pour les PME internationalisées dans un contexte de pandémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales du CAC 40 : quelles réponses à la crise sanitaire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do crises and home country contexts influence global strategies of multinationals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Czychon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EIBA (European International Business Academy) Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’intégration culturelle dans une acquisition franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do strategic and financial buyers influence performance in cross-border acquisitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fracassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do expatriates create and maintain social networks ? A Franco-German comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-subsidiary collaboration and business network development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Sartorius-Khalapsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir les étapes de mise en œuvre d’une acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do reputation and international experience influence the choice of cross-border acquisitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of knowledge sharing on SME internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ learning from failing in emerging markets : A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural relationships of the French SME Mixel Agitators in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EURAM (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal networks, successful evolution and integration within the multinational enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de développement international des start-up incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salvadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence d’Atlas AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME : le rôle du partage d’information dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence d’Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSCAE, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of information exchange in export business networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal information flows in organizations: The role of the Italian coffee break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Würfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment modes and network relationships of foreign subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la chaîne de valeur globale à travers des rapprochements d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC Business School – IAE de Nice, Université de Nice, Jun 2016, Nice, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can promotion agencies impact SME internationalization? The case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Internationalization of SMEs – Production Networks and Inter-firm Social Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDES - The Business School of UCLY May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger & acquisition motives and outcome assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibne Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’une relation d’affaires entre deux PME dans un contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Atlas AFMI - Association Francophone de Management International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC Business School – IAE de Nice, Université de Nice, Jun 2016, Nice, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of mergers and acquisitions in mature and emerging economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d’existence des joint ventures internationales : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence d’Atlas/AFMI - Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFVG - Centre Franco-Vietnamien de Formation à la Gestion, May 2015, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation in M&As: does acquirer’s reputation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization of SMEs: An incremental process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Rio de Janeiro, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do different dimensions of distance affect market entry mode choice ? An application of the CAGE-distance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Uppsala, Dec 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do initial characteristics influence IJV longevity? Evidence from the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual AIB (Academy of International Business) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Canada. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering Central and Eastern European markets through Gateway Strategies: the case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Franco-Czech Conference " Trends in International Business "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration et la coordination internationales de la chaîne de valeur dans l'industrie automobile allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Configuration and Coordination of Marketing Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bremen, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of International Management on the Dawn of the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brighton, United Kingdom. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l'impact de la localisation sur les relations siège-filiales des firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating R&D activities in multinational companies: towards new tools and practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT for product and service innovation in an internationally distributed context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of location in headquarters-subsidiaries relationships: An analysis of French multinationals in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Portugal. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Culture Shape the Balance of Power in Multinational Companies ? The Case of the EADS Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Porto, Portugal. 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice between joint ventures and non equity-alliances: evidence from Italian firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Portugal. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec des partenaires localisés dans les PECO : Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec des partenaires localisés dans les PECO : Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une joint venture en République tchèque : Une analyse de Toyota Peugeot Citroën Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque franco-tchèque "Trends in International Business", IAE Lyon, Université Jean Moulin Lyon 3 - Université de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance still Matter in Intra-European Partnerships? An Analysis of R&D Cooperation in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual EIBA (European International Business Academy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valencia, Spain. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the Global Value Chain: An Analysis of the Automobile Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Vaasa Conference on International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Finland. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance still Matter in Intra-European Partnerships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valencia, Spain. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sur le choix des partenaires de coopération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sophia-Antipolis, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir un insider sur un nouveau marché à l’international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus, leader global aux racines européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les entreprises allemandes aiment tant la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la fusion Kraft-Heinz. Les dix secrets des fusions qui réussissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la famille Peugeot dans l’industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tavares resigns: Agnelli and Peugeot families take back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAELI Energie, une deeptech pour un froid plus vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Jeanne Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les réseaux des expatriés français diffèrent-ils de ceux de leurs homologues allemands ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démission de Carlos Tavares : les familles Agnelli et Peugeot reprennent la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04839990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : les expériences interculturelles d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZARA : Le succès international de la fast-moving fashion réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas publiée à la Centrale de Cas et de Médias Pédagogiques (CCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvalor, a French SME expanding to Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Andrietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’une PME en Asie du Sud-Est – Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : croître en rachetant une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque Swatch : un succès mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas publiée à la Centrale de Cas et de Médias Pédagogiques (CCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : le ralentissement économique menace-t-il la présence des entreprises moyennes allemandes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples crises affectent les stratégies d’acquisitions des multinationales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les PME exportatrices ont adapté leur communication digitale pendant la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03552897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altrad, leader mondial des services industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion PSA – Fiat Chrysler, la perte d’un fleuron industriel français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements et les métiers du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet ambivalent de la réputation des entreprises sur leurs décisions d’acquisitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.pvy9cveep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi à la conquête du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McCafé, une marque signée McDonald’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellantis : la fusion PSA - Fiat Chrysler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLYLYON, une organisation unique de promotion territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande disparité des réponses des multinationales du CAC 40 à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo sur l'ouvrage collectif « Les Grands Auteurs en Management International »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo : « Quels sont les facteurs clés de succès sur les marchés internationaux ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyf Pay, l'application qui réinvente les codes du paiement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03145085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo sur l'ouvrage « Management interculturel. Comprendre et gérer la diversité culturelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimburger : une PME face aux grands groupes de l’agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo : « Ecrire des études de cas pédagogiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, la marque au crocodile à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de Swarovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOM, une petite entreprise multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zucchella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Entry Strategies of Car Manufacturers in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1, une success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : l’expérience interculturelle d’une PME en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolid, une start-up à la conquête de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Magnet, une start-up à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit : une marque internationale de vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs : une PME industrielle à la conquête des marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès international de la fast-moving fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South and South-North expansion strategies: What are the theoretical and empirical implications for research in management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bandeira-De-Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas, le marché des chaussures de running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi à la conquête du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque Swatch, un succès mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de stratégie expérientielle chez Abercrombie & Fitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugatti, une marque de prestige - Un entretien avec Guy Caquelin, Marketing Manager Europe & Middle East chez Bugatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch : Expanding into the European Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 468-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McCafé, une marque signée McDonald's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whatever/Whenever®, un service proposé par l'hôtel W Paris - Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Med, le rôle clé joué par le personnel de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault-Nissan-Daimler : A Global Strategic Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Formulation at Audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp. 448-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 97-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le global à l'écoute du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAT : une PME tournée vers l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windsor Palace, un &amp;quot; boutique hôtel &amp;quot; dans un pays émergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch : le marketing expérientiel à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel-Artzner, le succès d'une PME dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel, une marque de foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1 : La communication via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club Méditerranée à la conquête du marché chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management international à l'aube du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Paris - Opéra : Un nouvel hôtel de luxe du groupe Starwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimburger : une PME face aux grands groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de localisation des firmes multinationales : vers de nouvelles approches pratiques et théoriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Goerzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance Renault-Claas : une &amp;quot; aventure commune &amp;quot; franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Poulingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EADS (European Aeronautic Defence and Space Company) : Managing Human Resources in a European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.492-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi A1 : Le marketing d'une citadine premium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas : Women are the future of sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Ormiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustucru : Le marché de la Lunch Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations siège-filiales dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot; Gestion en contexte interculturel. Approches, problématiques, pratiques et plongées &amp;quot;, E. Davel, J.-P. Dupuis et J.-F. Chanlat (éds.), Québec, Les Presses de l'Université de Laval, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp. 167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara : Le succès de la fast-moving fashion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi : Réussir une stratégie d'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas : The Marketing Policy for the European Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix : marketing the Gauls !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Ormiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Med : Tous les bonheurs du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi : La conquête des marchés internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss Signature : A New Brand for Mass-Channel Retail Stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.621-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit : une marque internationale de vêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution internationale : quatre types de choix stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp. 141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGF - Allianz : une nouvelle offre d'assurance automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton : The 4-Star Hotel Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peugeot : le lancement du modèle 308 CC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenous shocks and international business : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe, Sophie Nivoix &amp; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05027835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser le site internet pour communiquer sur les activités internationales ? Une analyse des PME de la filière « Cosmétiques, Parfums et Arômes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oustric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Duquesnois, Emmanuelle Sauvage &amp; Johannes Schaaper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.171-182, 2025, 978-2-311-41517-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How have French multinationals responded to the Covid-19 pandemic ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe, Sophie Nivoix &amp; Michaël Viegas-Pires. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05027840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir les modes d’entrée sur les marchés étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.63-100, 2024, 978-2-216-17130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural integration in a Franco-German acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix &amp; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization: Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.150-167, 2024, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité dans la gestion des ressources humaines dans les territoires insulaires et isolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Dupré &amp; Virginie Moisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH interculturelle et résilience : les enseignements des territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-38, 2024, 978-2-311-41418-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la politique marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.115-162, 2024, 978-2-216-17130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs exogènes et management international : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe et Michaël Viegas-Pires (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.43-60, 2023, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales du CAC 40 : quelles réponses à la crise sanitaire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Goxe et Michael Viegas-Pires (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.97-114, 2023, 978-2-311-41273-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04279600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy formulation at Audi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez N. Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.456-459, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abercrombie & Fitch, a “casual luxury” brand on the European market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez N. Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.465-468, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’intégration culturelle dans une acquisition franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix et Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Direct Investments : Greenfield subsidiaries, acquisitions, and joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Guiseppina Lucia and Stefano Valdemarin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Strategy : Managing companies in the global economic system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bocconi University Press, pp.131-141, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market entry strategies of Hyundai, Toyota and Volkswagen in the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Machková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pervez Ghauri and Philip Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5th edition, McGraw Hill, pp.460-463, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrola – A French company’s expansion into emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. T. Cavusgil, P. N. Ghauri &amp; L. A. Liu (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing business in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.73-80, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do SMEs face institutional challenges in China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Verbeke, Rob van Tulder, Elizabeth Rose &amp; Yingqi Wei (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The multiple dimensions of institutional complexity in international business research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.287-296, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacoste, a French brand for global markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilan Alon, Eugene Jaffe, Christiane Prange &amp; Donata Vianelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Marketing. Contemporary theory, practice and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 337-340, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing intercultural competencies: Genesis, concepts and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Grasser, Sabrina Loufrani-Fedida &amp; Ewan Oiry (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing competences: Research, practice and contemporary issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.233-251, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara: Managing the global supply chain successfully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilan Alon, Eugene Jaffe, Christiane Prange &amp; Donata Vianelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Marketing. Contemporary theory, practice and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 578-583, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOM, an Italian SME developing in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zucchella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. T. Cavusgil, P. N. Ghauri &amp; L. A. Liu (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing business in emerging markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural challenges and quality management practices of a German multinational in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Amann &amp; Jacques Jaussaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural challenges in international management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 74-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitators, a French SME expanding into China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael R. Czinkota, Ilkka A. Ronkainen and Suraksha Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th edition, Cambridge University Press, pp.446-454, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la politique marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gervais &amp; Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, p. 117-167, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic freedom of circulation and international business: what are the key challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé &amp; Giulio Cesare Giorgini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des libertés économiques de circulation/The sense of economic freedom of movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.43-51, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Ohmae – La mondialisation et l’espace : de la Triade aux Etats-Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Loilier et Albéric Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 311-323, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir les modes d’entrée sur les marchés étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gervais &amp; Eléonore Venin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exporter. Pratique du commerce international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, p. 65-116, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neolid, a French start-up in Japan and South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Prange and Ralf Kattenbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management practices in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19662-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyel-Artzner, une PME qui exporte du foie gras « Made in Alsace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes, Jean-Pierre Helfer, Jean-Fabrice Lebraty et Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l’université. Mélanges en l’honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 243-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02016713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational enterprises and the challenges of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fossats-Vasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé, Sophie Harnay, Ulrike Mayrhofer, Lionel Obadia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Phenomena and Social Sciences. An Interdisciplinary and Comparative Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 37-47, 2018, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60180-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de développement international des start-up incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salvadori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gulsun Altintas et Isabelle Kustosz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacités entrepreneuriales : des organisations aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 111-125 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can promotion agencies impact SME internationalisation ? The case of the French company SLAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Dominguez et Ulrike Mayrhofer (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de l’international pour les PME de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Szostak, Christine Teyssier et Martine Séville (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des risques. Enjeux et défis pour les PME d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 35-52 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succeeding in the Chinese market : The case of the French company Mixel Agitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Dominguez et Ulrike Mayrhofer (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 195-204 </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint venture longevity in Southern and Eastern Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetla Marinova, Jorma Larimo and Niina Nummela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value Creation in International Business : An MNC Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Palgrave Macmillan, p. 55-74 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Pharma Company, la négociation en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-243, 2017, 978-2-311-40392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixel Agitateurs, une PME à l’assaut de l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.35-40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse marketing : Cas « Futuroscope »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hertrich et Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Editions Management &amp; Société, Coll. Etudes de cas, p. 10-24 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value creation of mergers and acquisitions in mature and emerging markets : a study of French multinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Svetla Marinova, Jorma Larimo and Niina Nummela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value Creation in International Business : An MNC Perspective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Palgrave Macmillan, p. 141-162 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises multinationales françaises : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall, Véronique Zardet et Marc Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, valeur(s) et prospérité : le capitalisme socialement responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p. 275-279, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Alliances and Intercultural Organizational Change: The Renault-Nissan Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Barmeyer and Peter Franklin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Management. A Case-Based Approach to Achieving Complementarity and Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-332 Palgrave Macmillan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre multinationales et gouvernements dans les économies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Xavier Meschi et Frédéric Prévot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Economies émergentes. Quels enjeux pour le management international ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, p. 161-177 2016, Coll. Atlas AFMI - Association Francophone de Management International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi and the Chinese Market : A Success Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Prange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Entry in China : Case-Studies on Strategy, Marketing, and Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 37-44, 2016, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29139-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational Corporations (MNCs) and Enterprises (MNEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vodosek et D. Den Hartog (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management, Vol. 6 : International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 11 p., 2015, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club Med cible la clientèle des marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Prime et Jean-Claude Usunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing international. Marchés, cultures et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education, pp. 128-131, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances and Joint Ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vodosek et D. Den Hartog (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Management, Vol. 6 : International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 10 p., 2015, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118785317.weom060007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault-Nissan-Daimler : A Global Strategic Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 348-352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Rugman : L'ancrage régional des stratégies d'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayrhofer, Ulrike (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, coll. Grands Auteurs, pp. 73-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of R&D activities and communities of practice in multinational companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz Rowe et Dove Te'eni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and IT in an International context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp. 140-154, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNCs in the Global Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayrhofer, Ulrike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies : A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.3-15, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National governments and power relationships in multinational companies: The case of the EADS group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amjad Hadjikhani, Ulf Elg, Pervez Ghauri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business, Society and Politics: Multinationals in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group, pp.195-208, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, distance culturelle et internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Roth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.45-76, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croître par rapprochement pour se développer sur le marché mondial : le cas de GL Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Richomme-Huet, G. Guieu et G. Paché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche stratégique. Entreprendre et croître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.205-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme multinationale : une entreprise en perpétuelle évolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.7-20, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss Signature: a new brand for mass-channel retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ghauri, Ph. Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International marketing European edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw Hill, pp. 621-625, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International distribution: the paradoxical logics developed by retail groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paradoxes of the Globalisation of Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.132-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adidas: the marketing policy for the European market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ghauri, Ph. Cateora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International marketing. European edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw-Hill, pp. 561-565, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et stratégie marketing: Cas &amp;quot;Futuroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertrich Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de: Sylvie Hertrich et Ulrike Mayrhofer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems Management &amp; Société, pp. 12-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la confiance dans le management des rapprochements franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : le futur se construit. Mélanges en l'honneur de Sabine Urban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp. 281-297, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution internationale: quatre types de choix stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dioux, M. Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution: stratégies des réseaux et management des enseignes (2e ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education, pp. 141-142, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordonné par Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp. 153-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution internationale : les logiques paradoxales des stratégies développées par les enseignes commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.153-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la confiance dans le management des rapprochements franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise. Mélanges en l'honneur de Sabine Urban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.281-297, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Global Value Chain: An Analysis of the Automobile Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorma Larimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies and Management of Internationalization and Foreign Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaasan yliopisto - University of Vaasa, pp.386-409, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la diversité culturelle: Toyota Peugeot Citroën Automobile, une affaire qui roule !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de: Olivier Joffre, Eric Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en management stratégique: autour de la mise en oeuvre - Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp. 152-171, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction de plusieurs définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain-Charles Martinet, Ahmed Silem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique de gestion et de management 8e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Ohmae, la mondialisation de l'espace: de la Triade aux Etats-Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Loilier et Albéric Tellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems Management &amp; Société, pp.295-309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de produit et de consommation internationale: un retour vers la prise en compte des spécificités internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Robert Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités nationales et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp. 271-290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do strategic and financial buyers affect post-acquisition performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fracassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.128-149. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIM.2025.147964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter l’innovation par l’approche écosystémique : le cas d’une deeptech responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (2), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.065.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05361765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from failures: a born-again global company expanding into emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross Cultural &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCSM-09-2024-0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Foreign Outsidership to Local Insidership: Managing Cultural Differences in the Franco-German Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Ruscigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stay or go? Exogenous shocks and small and medium‐sized enterprises' export market portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Strategy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gsj.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do German and French expatriates develop social networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-06-2023-0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellantis : enjeux juridiques et managériaux d’une fusion internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Revue LexSociété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766696v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diary Method in International Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randi Lunnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIR: Management International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11575-024-00539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04594850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’acquisition des multinationales face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (311), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.311.53-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business families do it differently! Navigating cycles and waves of family firm internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.1075-1098. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-03-2022-0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host country factors and international joint venture survival in the Middle East and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.661-686. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIM.2023.134642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argonauts and Icaruses: Social networks and dynamics of nascent international entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Kuivalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des réseaux sociaux numériques sur la distance psychique perçue par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reconfiguration and network evolution within the multinational company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Valdemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.527-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external drivers of anticorruption policies in multinationals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s stay connected: the impact of social and business networks on foreign subsidiary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (6), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating factors in the cross-cultural transfer of management practices : The case of a German multinational in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication de crise pour les PME internationalisées dans un contexte de pandémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pereira Pündrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3-4), pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la localisation des fusions-acquisitions dans les économies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.148-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.297-310. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does distance affect market entry mode choice? Evidence from French companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME : le rôle du partage d’informations dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir les étapes de mise en oeuvre d'une acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal information flows in organizations: The role of the Italian coffee break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Würfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), pp.796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger and acquisition motives and outcome assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibne Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 ( 4), pp.709-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment modes and network relationships of foreign subsidiaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1250-1258. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibusrev.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cross-border mergers-acquisitions in mature and emerging markets create similar value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 31 (No. 4), pp. 944-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et multinationales émergentes : quels modèles d’internationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratique en innovation dans les entreprises multinationales : le cas du Groupe SEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.125.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour d’expatriation dans un contexte franco-allemand : une analyse fondée sur la théorie de la pratique de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Andresen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.88-114. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.174.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la chaîne de valeur globale à travers des rapprochements d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 25 (N° 3), p. 238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une relation d’affaires entre deux PME dans un contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 95, p. 75-98. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.095.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of information exchange in export business networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.463-491. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.205.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization stages of traditional SMEs: Increasing, decreasing and re-increasing commitment to foreign markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 26 (N° 6), p. 1051-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations inter-organisationnelles déséquilibrées au sein de l’usine mondiale : le cas Renault Trucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 256), p. 87-102. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d’existence des coentreprises internationales : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 257), p. 53-70. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and coordination of international marketing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do initial characteristics influence IJV longevity? Evidence from the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 25 (N° 4), p. 795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des outils numériques dans les communautés de pratique - Le cas du Groupe SEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Arzumanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 42 (N° 254), p. 147-162. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’est jamais trop tard pour entreprendre » : l’internationalisation des ‘born-again globals’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 15 (N° 1), p. 61-80. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.151.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugatti, une marque de prestige. Interview de Monsieur Guy Caquelin, Marketing Manager Europe & Middle East, Bugatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.125-129. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.080.125.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration et la coordination internationales de la chaîne de valeur dans l’industrie automobile allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical implications for research on South-South and South-North expansion strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bandeira-De-Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervez Ghauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 18 (N° 1), pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation : une question de taille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marchesnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1), pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien des programmes publics européens aux coopérations inter-organisationnelles en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.032.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has the French cultural and institutional context shaped the organization of the Airbus Group?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.440-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint ventures or non equity-alliances? Evidence from Italian firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Majocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.380-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headquarters-subsidiaries relationships of French multinationals in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.174-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions global-local : l'organisation et la coordination des activités internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour la recherche en management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1013674ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositionner une marque sur le marché mondial du tourisme. Le Cas Club Med - Un entretien avec Henri Giscard d'Estaing, Président Directeur Général du Club Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de réussite du marketing relationnel dans le secteur de l'assurance : Une analyse des relations partenariales d'Allianz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconfiguration de l'espace mondial et les stratégies de localisation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propension à nouer des partenariats internationaux en R&D : une question de proximité ou de distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the location of R&D and production activities: Trends in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (8), pp.1481-1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the location of R&D and production activities: trends in the automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 19 (n° 8), pp 1481- 1498. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2011.586175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche dynamique de la méthode des cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations siège-filiales : un enjeu stratégique pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (212), pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération internationale en RetD : les effets de la distance sur le choix du pays des partenaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations internationales en R&D: les effets de la distance sur le choix du pays des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.131.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Distance Still Matter in Intra-European Partnerships ? An Analysis of R&D Cooperation in Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Euromarketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations internationales en R&D : les effets de la distance sur le choix du pays des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.131.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d'Uppsala remis en question : une analyse des accords de coopération noués dans les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Angué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (1), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sell where they shop, Levi Strauss Signature: une nouvelle marque pour la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol.26 (n°5), pp. 15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la flexibilité dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (192), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sell where they Shop &amp;quot;, Levi Strauss Signature® : une nouvelle marque pour la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel et processus d'intégration : une analyse de l'alliance Renault-Nissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.109-131. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel et processus d’intégration : une analyse de l’alliance Renault-Nissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°22, pp.109-131. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de localisation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, pp. 151-165. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.184.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intercultural management to the success of international mergers and acquisitions: an analysis of the EADS group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 17, pp. 28-38. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibusrev.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gouvernance et dynamique organisationnelle: une analyse du groupe EADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 287, pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audi AG: un succès signé made in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'économie allemande-Bulletin économique du CIRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 80, pp. 23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapprochements d'entreprises: perspectives théoriques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 4 (n° 14), pp. 81-99. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.014.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'aborder le marché allemand: le cas de Levi Strauss Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roederer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'économie allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 81, pp. 27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et cadrage juridique des filiales: une analyse de l'utilisation de la Société par Actions Simplifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 62, pp. 21-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et relations de pouvoir: une analyse longitudinale du groupe EADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 88, pp. 4-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture nationale, distance culturelle et stratégies de rapprochement: une analyse du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 11 (n° 2), pp. 29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis à l'international d'un constructeur automobile haut de gamme : Un entretien avec Patrice Franke, Directeur général d'Audi France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 43-44, pp. 137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis à l’international d’un constructeur automobile haut de gamme : Un entretien avec Patrice Franke, Directeur Général d’Audi France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43.44, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.043.044.137.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and explaining epochs of internationalization: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 2, pp. 212-223. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.emr.1500040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion par projets et le développement de produits nouveaux: une analyse du cas Actilight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (195), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAGE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04767448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fiches pour comprendre le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2ème édition, Bréal - Studyrama, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive intercultural management. Integrating cultural differences successfully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, Coll. Lexifac, 7ème édition, 160 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03869807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal - Studyrama, Coll. Lexifac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème édition, 160 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fiches pour comprendre le marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal, 6ème édition, 160 p., 2020, Coll. Lexifac, 978-2-7495-3941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Phenomena and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvestre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sylvestre Bergé; Ulrike Mayrhofer; Sophie Harnay; Lionel Obadia. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147, 2018, 978-3-319-86797-7. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key success factors of SME internationalisation : A cross-country perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management interculturel. Comprendre et gérer la diversité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 280 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bréal 4ème édition, 160 p., 2017, Lexifac, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société, Coll. Etudes de cas, 2ème édition, 232 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lexifac, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 5ème édition, 160 p., 2015, Lexifac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Management &amp; Société, coll. Grands Auteurs, 406 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Very</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 350 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.203, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies : A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.288, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international. Des pratiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education, 290 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 268 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions ems Management &amp; Société, 220 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2007, Philippe Raimbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 160 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443132v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chateau-D&#233;gat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Niederer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Ruscigno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sartorius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marna Pfranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Genoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valdemarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Czychon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Valentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oustric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Majocchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Obadia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calabr&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprince" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pereira P&#252;ndrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fracassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Walther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sartorius-Khalapsina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gessler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin W&#252;rfl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caroli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01524333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01330664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibne Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervez Ghauri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01330665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rateau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Arzumanyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Melin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Camps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887?srsltid=AfmBOorfusfs3ucw2okHwmCLJ_gXkRbvvppS3tpD9cuMDRpnNNvAmK8i" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roederer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Machkov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Magnani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zucchella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bausch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19662-2_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/Key-Success-Factors-of-SME-Internationalisation/?k=9781787542785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fossats-Vasselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60180-9_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01532767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403923-management-interculturel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01403416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01403413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01319699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299581v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01392804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01308351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29139-0_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01214189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Prange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118785317.weom060007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118785317.weom060148" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertrich Sylvie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mothe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrietti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279481v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05451083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvy9cveep" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546640v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145077v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083612v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438240v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papetti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Alaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083634v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689179v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03710334v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03710325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01577649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01532762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03414309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03414305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01214288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139289v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira-De-Mello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957177v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957176v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974071v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957178v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957198v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974186v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goerzen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690204v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Poulingue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ormiston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974181v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957200v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690196v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974167v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Davidson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974171v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-09-2024-0229" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2025.147964" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361765v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0052" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841289v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452361v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gsj.70006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407177v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-06-2023-0162" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594850v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Lunnan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-024-00539-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.311.53-74" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188270v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-03-2022-0300" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278954v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2023.134642" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283056v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuivalainen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869721v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869739v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455062v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273279v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126477v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02440414v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126482v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014793v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2018.05.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870271v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861778v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2237" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5M7V1BR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861775v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0027" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0077" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01827185v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Andresen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.174.0088" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628814v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01683181v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.205.0463" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599209v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01342361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00015" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01274899v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333777v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.151.0061" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309730v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.125.129" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1613" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G1M28L15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160740v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchesnay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134088v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.032.0075" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071390v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796897v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910359v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770351v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013674ar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684432v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684412v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684413v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684439v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684421v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824669v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.586175" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684407v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.131.0002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878792v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684473v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684460v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684452v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0109" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567108v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684448v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565486v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566272v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.184.157-178" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567737v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2007.12.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3C5W5V8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567732v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567712v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.014.0081" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565220v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567655v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cartier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567521v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567553v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567697v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914908v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.137.146" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567672v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Eckert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.emr.1500040" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5B6Z2HQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005239v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767457v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767448v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700360v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283079v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869807v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546775v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/editeur/4/editions-breal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083436v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469925v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628816v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.fr/book/10.1007/978-3-319-60180-9#editorsandaffiliations" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60180-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832457v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515655v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515654v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628826v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205743v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-breal.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069191v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839727v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739267v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773266v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684405v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664113v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578038v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576938v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578033v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578037v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443132v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Niederer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chateau-D&#233;gat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Ruscigno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sartorius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marna Pfranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Genoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valdemarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Czychon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Valentino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oustric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Majocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Obadia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Triki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calabr&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprince" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pereira P&#252;ndrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fracassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Walther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sartorius-Khalapsina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gessler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salvadori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01524333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin W&#252;rfl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caroli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01330664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Angu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibne Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervez Ghauri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01330665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rateau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Arzumanyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Melin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Camps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roederer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrietti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05451083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvy9cveep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Alaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Machkov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03710334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Magnani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zucchella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03710325v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01577649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01532762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03414309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03414305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira-De-Mello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01214288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861969v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957199v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957198v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957195v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goerzen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Poulingue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Ormiston" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957186v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690196v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00957190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Davidson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887?srsltid=AfmBOorfusfs3ucw2okHwmCLJ_gXkRbvvppS3tpD9cuMDRpnNNvAmK8i" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366320v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188295v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661678v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083474v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293163v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bausch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083495v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049252v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19662-2_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fossats-Vasselin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60180-9_3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/Key-Success-Factors-of-SME-Internationalisation/?k=9781787542785" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01403416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01532767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311403923-management-interculturel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01403413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01392804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01319699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01308351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29139-0_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Prange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118785317.weom060148" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01214189v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118785317.weom060007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974069v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690191v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577846v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576937v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertrich Sylvie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mothe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690192v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361768v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2025.147964" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361765v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Dang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0052" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388190v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCSM-09-2024-0229" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841289v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452361v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gsj.70006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407177v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-06-2023-0162" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594850v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Lunnan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11575-024-00539-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.311.53-74" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188270v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-03-2022-0300" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIM.2023.134642" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283056v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuivalainen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869721v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02440414v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126482v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2018.05.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861778v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2237" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5M7V1BR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01861775v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.125.0027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01827185v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Andresen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.174.0088" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628814v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628807v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0077" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01683181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.205.0463" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01599209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333775v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01342361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01274899v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01333777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306380v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.151.0061" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309730v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.080.125.129" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1613" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G1M28L15-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160740v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchesnay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134088v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.032.0075" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071390v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796897v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847965v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910359v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770351v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013674ar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684413v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684412v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684432v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684421v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.586175" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684407v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638859v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878792v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494938v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.131.0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684467v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684473v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567108v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684448v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684460v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684452v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565486v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566272v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.184.157-178" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2007.12.001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3C5W5V8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567732v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566197v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567712v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.014.0081" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565220v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567655v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cartier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567521v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567553v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567697v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914908v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.137.146" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567672v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Eckert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.emr.1500040" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5B6Z2HQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005239v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767457v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767448v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700360v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283079v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869807v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546775v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/editeur/4/editions-breal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083436v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469925v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628816v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.fr/book/10.1007/978-3-319-60180-9#editorsandaffiliations" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60180-9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832457v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515655v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515654v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01628826v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01205743v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-breal.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160741v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069191v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773266v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684405v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664113v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578038v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576938v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578033v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578037v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>