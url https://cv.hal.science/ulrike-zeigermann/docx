--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1193,222 +1193,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge integration in sustainability governance through science-based actor networks</w:t>
+                <w:t xml:space="preserve">Integration concepts in German cities: How can they contribute to Shared Societies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Hussak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janpeter Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102314⟩</w:t>
+              <w:t xml:space="preserve">Conflict Resolution Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crq.21326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03546278v1</w:t>
+                <w:t xml:space="preserve">halshs-03546275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration concepts in German cities: How can they contribute to Shared Societies?</w:t>
+                <w:t xml:space="preserve">Knowledge integration in sustainability governance through science-based actor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict Resolution Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (2), pp.115-138. </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.102314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/crq.21326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03546275v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 und die internationale Bewältigung multipler Krisen</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2261,288 +2261,191 @@
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003134220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149366v1</w:t>
+                <w:t xml:space="preserve">halshs-04642689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laypeople in Law</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PoWiNE Working Paper – Magdeburger politikwissenschaftliche Beiträge zu Nachhaltigkeit in Forschung und Lehre: Bd. 2. Nachhaltige Bioökonomie? Berichte aus Forschung und Lehre im Wissenschaftsjahr 2020/21 – Bioökonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04642689v1</w:t>
+                <w:t xml:space="preserve">halshs-03957233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoWiNE Working Paper – Magdeburger politikwissenschaftliche Beiträge zu Nachhaltigkeit in Forschung und Lehre: Bd. 2. Nachhaltige Bioökonomie? Berichte aus Forschung und Lehre im Wissenschaftsjahr 2020/21 – Bioökonomie</w:t>
+                <w:t xml:space="preserve">Transnational Policy Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44893-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03080447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,552 +2455,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la circulation transnationale: traductions et traducteurs dans les processus de transfert des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts, exports-imports, circulations. Quels paradigmes pour la science politique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7574-4406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05149363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Im Spannungsfeld zwischen Wissen und Werten. Über Wesen und Ziel sozialwissenschaftlicher Nachhaltigkeitsforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zur Wertfreiheit verpflichtet? Gegenwärtige Berechtigung und Bedeutung des Postulats einer wertfreien Wissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohr Siebeck, https://www.mohrsiebeck.com/buch/zur-wertfreiheit-verpflichtet-9783161638145/, 2025, 978-3-16-163815-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1628/978-3-16-163815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05149360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and translators in policy transfer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Policy Transfer, Diffusion and Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.58-79, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781789905601.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shrinking Geographies of Coal: European Pathways in a Global Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lepesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otto-von-Guericke-Universität Magdeburg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contested Futures for Energy Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PoWiNe Working Paper 1/2021 (1/2021), Otto-von-Guericke-Universität Magdeburg, pp.23-33, 2021, Contested Futures for Energy Transitions, 978-3-948749-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy transfer in a global economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tulmets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Transfer and Norm Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.58-81, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315098234-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französische Entwicklungszusammenarbeit und der Mythos vom gemeinsamen Wachstum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa in der Verantwortung - Entwicklungspolitische Herausforderungen und Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waxmann Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Europa in der Verantwortung - Entwicklungspolitische Herausforderungen und Perspektiven Europa in der Verantwortung - Entwicklungspolitische Herausforderungen und Perspektiven 9783830980056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,105 +3010,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quo vadis UNESCO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3352,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu U&#231;aray Mang&#305;tl&#305;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Benz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.1740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Guhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12286-024-00596-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Kammerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ropr.12528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Windels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettelt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01187-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boecher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Jabra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2022.2090537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/dms.v14i2.08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hussak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reiter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/vn-2021-0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.3630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Geeraert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M&#252;tzelburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1542316620909077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Beer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44893-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-163815-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789905601.00011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315098234-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://waxmann.ciando.com/ebook/bid-1184734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu U&#231;aray Mang&#305;tl&#305;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Benz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.1740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Guhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12286-024-00596-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Kammerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ropr.12528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Windels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettelt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01187-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boecher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Jabra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2022.2090537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/dms.v14i2.08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hussak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reiter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/vn-2021-0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.3630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Geeraert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M&#252;tzelburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1542316620909077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Beer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44893-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-163815-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789905601.00011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315098234-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://waxmann.ciando.com/ebook/bid-1184734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>