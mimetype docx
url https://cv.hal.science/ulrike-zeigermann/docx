--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -613,295 +613,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03957219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandémie de Covid-19 : quelles implications pour le climat et pour la politique climatique locale ?</w:t>
+                <w:t xml:space="preserve">Nachhaltige ländliche Regionalentwicklung durch Klimaschutz und Wertschöpfung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Windels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ökologisches Wirtschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03957199v1</w:t>
+                <w:t xml:space="preserve">halshs-03957194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachhaltige ländliche Regionalentwicklung durch Klimaschutz und Wertschöpfung</w:t>
+                <w:t xml:space="preserve">Klimaschutz für Regionalentwicklung im ländlichen Raum – das Projekt „LAND – KREIS – GEMEINDE“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Weitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ökologisches Wirtschaften</w:t>
+              <w:t xml:space="preserve">Der Landkreis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03957194v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klimaschutz für Regionalentwicklung im ländlichen Raum – das Projekt „LAND – KREIS – GEMEINDE“</w:t>
+                <w:t xml:space="preserve">Pandémie de Covid-19 : quelles implications pour le climat et pour la politique climatique locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Böcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lia Weitz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Windels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Landkreis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 239 (1), pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.239.0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03957191v1</w:t>
+                <w:t xml:space="preserve">halshs-03957199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanning the boundaries between policy, politics and science to solve wicked problems: policy pilots, deliberation fora and policy labs</w:t>
               </w:r>
@@ -1089,326 +1089,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03956570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissenschaftsbasierte Politikberatung in der Corona-Krise: Die Ressortforschung des Robert-Koch-Instituts zwischen wissenschaftlichem Standard und politischem Handlungsdruck</w:t>
+                <w:t xml:space="preserve">Integration concepts in German cities: How can they contribute to Shared Societies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Krott</w:t>
+                <w:t xml:space="preserve">Melanie Hussak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janpeter Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">der moderne staat – Zeitschrift für Public Policy, Recht und Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3224/dms.v14i2.08⟩</w:t>
+              <w:t xml:space="preserve">Conflict Resolution Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crq.21326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03546285v1</w:t>
+                <w:t xml:space="preserve">halshs-03546275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration concepts in German cities: How can they contribute to Shared Societies?</w:t>
+                <w:t xml:space="preserve">Knowledge integration in sustainability governance through science-based actor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Reiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict Resolution Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crq.21326⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.102314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03546275v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge integration in sustainability governance through science-based actor networks</w:t>
+                <w:t xml:space="preserve">Wissenschaftsbasierte Politikberatung in der Corona-Krise: Die Ressortforschung des Robert-Koch-Instituts zwischen wissenschaftlichem Standard und politischem Handlungsdruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Krott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, pp.102314. </w:t>
+              <w:t xml:space="preserve">der moderne staat – Zeitschrift für Public Policy, Recht und Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2-2021), pp.351-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3224/dms.v14i2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03546278v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 und die internationale Bewältigung multipler Krisen</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu U&#231;aray Mang&#305;tl&#305;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Benz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.1740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Guhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12286-024-00596-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Kammerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ropr.12528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Windels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettelt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01187-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boecher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Jabra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2022.2090537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/dms.v14i2.08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hussak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reiter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/vn-2021-0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.3630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Geeraert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M&#252;tzelburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1542316620909077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Beer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44893-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-163815-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789905601.00011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315098234-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://waxmann.ciando.com/ebook/bid-1184734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu U&#231;aray Mang&#305;tl&#305;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Benz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.1740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Guhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12286-024-00596-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Kammerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ropr.12528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Windels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.239.0224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettelt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01187-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boecher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Jabra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2022.2090537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hussak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janpeter Schilling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crq.21326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/dms.v14i2.08" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35998/vn-2021-0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.3630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Geeraert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M&#252;tzelburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.705.0575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1542316620909077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Beer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44893-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufeul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-163815-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789905601.00011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315098234-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://waxmann.ciando.com/ebook/bid-1184734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>