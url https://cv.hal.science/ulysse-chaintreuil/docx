--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -680,511 +680,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gweltaz Guyomarc’h , Claire Louguet , Charlotte Murgier (dir.), Aristote et l’âme humaine, lectures de De anima III offertes à Michel Crubellier , Louvain, Peeters, « Aristote. Traductions et Études », 2020, xii ‑374 p.</w:t>
+                <w:t xml:space="preserve">Matière et définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (4), pp.572-573. </w:t>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.165-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.234.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/philosant.7673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325072v1</w:t>
+                <w:t xml:space="preserve">hal-04406469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellegrin , Des animaux dans le monde . Cinq questions sur la biologie d’Aristote , Paris, CNRS Éditions, 2022, 320 p.</w:t>
+                <w:t xml:space="preserve">Gweltaz Guyomarc’h , Claire Louguet , Charlotte Murgier (dir.), Aristote et l’âme humaine, lectures de De anima III offertes à Michel Crubellier , Louvain, Peeters, « Aristote. Traductions et Études », 2020, xii ‑374 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 120, pp.577-578. </w:t>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.572-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.234.0577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.234.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325074v1</w:t>
+                <w:t xml:space="preserve">hal-04325072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matière et définition</w:t>
+                <w:t xml:space="preserve">Pierre Pellegrin , Des animaux dans le monde . Cinq questions sur la biologie d’Aristote , Paris, CNRS Éditions, 2022, 320 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.165-190. </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 120, pp.577-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosant.7673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.234.0577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406469v1</w:t>
+                <w:t xml:space="preserve">hal-04325074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure cachée du definiens aristotélicien : à propos de la prédication hylémorphique</w:t>
+                <w:t xml:space="preserve">Giovanna R. Giardina (dir.), To Metron , Sur la notion de mesure dans la philosophie d’Aristote , Paris-Bruxelles, Vrin-Ousia, 2020, 250 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philonsorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.53-65. </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 116 (4), pp.599-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philonsorbonne.2124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.224.0599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406443v1</w:t>
+                <w:t xml:space="preserve">hal-04325069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna R. Giardina (dir.), To Metron , Sur la notion de mesure dans la philosophie d’Aristote , Paris-Bruxelles, Vrin-Ousia, 2020, 250 p.</w:t>
+                <w:t xml:space="preserve">Sylvain Delcomminette , Raphaël Van Daele (dir.), La Méthode de division de Platon à Érigène , Paris, Vrin, Annales de l’institut de philosophie et des sciences morales, 2020, 194 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 116 (4), pp.599-602. </w:t>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.593-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.224.0599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.224.0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325069v1</w:t>
+                <w:t xml:space="preserve">hal-04325064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delcomminette , Raphaël Van Daele (dir.), La Méthode de division de Platon à Érigène , Paris, Vrin, Annales de l’institut de philosophie et des sciences morales, 2020, 194 p.</w:t>
+                <w:t xml:space="preserve">La structure cachée du definiens aristotélicien : à propos de la prédication hylémorphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116 (4), pp.593-595. </w:t>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.224.0593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/philonsorbonne.2124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325064v1</w:t>
+                <w:t xml:space="preserve">hal-04406443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1399,212 +1399,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and Hellenistic Philosophy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aristote et la sensibilité : une faculté fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amir L. (dir.). </w:t>
+              <w:t xml:space="preserve">Jean‑Baptiste Nanta; Stéphane Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Transformative Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, chapter 1, In press</w:t>
+              <w:t xml:space="preserve">La Sensibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.101‑148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314749v1</w:t>
+                <w:t xml:space="preserve">hal-04325088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristote et la sensibilité : une faculté fondamentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient and Hellenistic Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Bronowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean‑Baptiste Nanta; Stéphane Rey. </w:t>
+              <w:t xml:space="preserve">Amir L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Sensibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.101‑148, 2023</w:t>
+              <w:t xml:space="preserve">The Handbook of Transformative Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, chapter 1, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325088v1</w:t>
+                <w:t xml:space="preserve">hal-04314749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1759,51 +1759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Torrente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Karag&#246;z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16788-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0572" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05549831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Torrente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Karag&#246;z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16788-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7673" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05549831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>