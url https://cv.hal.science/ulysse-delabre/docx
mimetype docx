--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -373,273 +373,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Ray Optics with a Smartphone</w:t>
+                <w:t xml:space="preserve">Teaching experimental science in a time of social distancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girot</w:t>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.133</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457015v1</w:t>
+                <w:t xml:space="preserve">hal-02917424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les sciences expérimentales à l’heure de la distanciation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Ray Optics with a Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobroff</w:t>
+                <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">The Physics Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917421v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la physique autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -671,256 +671,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless thin-film rheology unveiled by laser-induced nanoscale interface dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamza Chraibi</w:t>
+                <w:t xml:space="preserve">Enseigner les sciences expérimentales à l’heure de la distanciation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915823v1</w:t>
+                <w:t xml:space="preserve">hal-02917421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching experimental science in a time of social distancing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+                <w:t xml:space="preserve">Contactless thin-film rheology unveiled by laser-induced nanoscale interface dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Wunenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00978D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Interfaces between Two Immiscible Fluids Induced by an Optical Laser Beam</w:t>
               </w:r>
@@ -983,78 +983,78 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (17), pp.174501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915826v1</w:t>
+                <w:t xml:space="preserve">hal-02181499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Interfaces between Two Immiscible Fluids Induced by an Optical Laser Beam</w:t>
               </w:r>
@@ -1117,121 +1117,121 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (17), pp.174501. </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181499v1</w:t>
+                <w:t xml:space="preserve">hal-02915826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des travaux pratiques smartphones à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension measurements with a smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakari Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,235 +2412,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some specificities of wetting by cyanobiphenyl liquid crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. M. Cazabat</w:t>
+                <w:t xml:space="preserve">Thin Nematic Films on Liquid Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline J. E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/46/464129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (12), pp.3647 - 3652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8062492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556642v1</w:t>
+                <w:t xml:space="preserve">hal-01845955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Nematic Films on Liquid Substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
+                <w:t xml:space="preserve">Some specificities of wetting by cyanobiphenyl liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (12), pp.3647 - 3652. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (46), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8062492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/46/464129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845955v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematic pancakes revisited</w:t>
               </w:r>
@@ -2930,51 +2930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la fiction pour engager les étudiant·es à faire de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fiction in Physics’ Laboratories to Engage Undergrad Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation and biophysical characterization of GUVs with an optical stretcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Cojoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Films in Complete Wetting and the Specific Case of Nematic Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739843v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Benjana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Carlson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Goy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Delabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01019d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Alexandre Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Verma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00978D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.174501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lavaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5008349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Feld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Crespo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Whyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00562K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Matthews" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cazabat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. C. Sang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2011.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQC5CW9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.227801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102373w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/46/464129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. E. Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8062492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703981q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04QS20FD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/66004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschl&#228;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kreysing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Boyde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ekpenyong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862928" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32225-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cojoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Guck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yip Cheung Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02886843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739843v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Benjana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Carlson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Goy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Delabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01019d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Alexandre Goy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chesneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00978D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.174501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lavaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5008349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Feld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Crespo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Whyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00562K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Matthews" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cazabat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. C. Sang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2011.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQC5CW9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.227801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102373w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. E. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8062492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/46/464129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703981q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04QS20FD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/66004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschl&#228;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kreysing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Boyde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ekpenyong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862928" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32225-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cojoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Guck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yip Cheung Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02886843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>