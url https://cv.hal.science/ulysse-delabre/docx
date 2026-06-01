--- v1 (2026-04-27)
+++ v2 (2026-06-01)
@@ -373,554 +373,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching experimental science in a time of social distancing</w:t>
+                <w:t xml:space="preserve">Studying Ray Optics with a Smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobroff</w:t>
+                <w:t xml:space="preserve">Antoine Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+                <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">The Physics Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917424v1</w:t>
+                <w:t xml:space="preserve">hal-02457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Ray Optics with a Smartphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la physique autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.133</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558 (Février 2020), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457015v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique autrement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enseigner les sciences expérimentales à l’heure de la distanciation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 558 (Février 2020), pp.59</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457038v1</w:t>
+                <w:t xml:space="preserve">hal-02917421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les sciences expérimentales à l’heure de la distanciation sociale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+                <w:t xml:space="preserve">Contactless thin-film rheology unveiled by laser-induced nanoscale interface dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Wunenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00978D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917421v1</w:t>
+                <w:t xml:space="preserve">hal-02915823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless thin-film rheology unveiled by laser-induced nanoscale interface dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamza Chraibi</w:t>
+                <w:t xml:space="preserve">Teaching experimental science in a time of social distancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM00978D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915823v1</w:t>
+                <w:t xml:space="preserve">hal-02917424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Interfaces between Two Immiscible Fluids Induced by an Optical Laser Beam</w:t>
               </w:r>
@@ -983,78 +983,78 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (17), pp.174501. </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181499v1</w:t>
+                <w:t xml:space="preserve">hal-02915826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Interfaces between Two Immiscible Fluids Induced by an Optical Laser Beam</w:t>
               </w:r>
@@ -1117,121 +1117,121 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (17), </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (17), pp.174501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915826v1</w:t>
+                <w:t xml:space="preserve">hal-02181499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des travaux pratiques smartphones à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension measurements with a smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakari Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,494 +2412,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Nematic Films on Liquid Substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
+                <w:t xml:space="preserve">Some specificities of wetting by cyanobiphenyl liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp8062492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (46), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/46/464129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845955v1</w:t>
+                <w:t xml:space="preserve">hal-01556642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some specificities of wetting by cyanobiphenyl liquid crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. M. Cazabat</w:t>
+                <w:t xml:space="preserve">Thin Nematic Films on Liquid Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline J. E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (46), pp.11. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (12), pp.3647 - 3652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/46/464129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp8062492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556642v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic pancakes revisited</w:t>
+                <w:t xml:space="preserve">Line tension of nematic pancakes at the air-water interface: Static and dynamic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la703981q⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (6), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/66004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556644v1</w:t>
+                <w:t xml:space="preserve">hal-01556643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line tension of nematic pancakes at the air-water interface: Static and dynamic measurements</w:t>
+                <w:t xml:space="preserve">Nematic pancakes revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Cazabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (8), pp.3998-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la703981q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/66004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556643v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2930,51 +2930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la fiction pour engager les étudiant·es à faire de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fiction in Physics’ Laboratories to Engage Undergrad Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation and biophysical characterization of GUVs with an optical stretcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Cojoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Films in Complete Wetting and the Specific Case of Nematic Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cazabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739843v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Benjana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Carlson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Goy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Delabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01019d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Alexandre Goy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chesneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00978D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.174501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lavaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5008349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Feld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Crespo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Whyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00562K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Matthews" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cazabat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. C. Sang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2011.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQC5CW9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.227801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102373w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. E. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8062492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/46/464129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703981q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04QS20FD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/66004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschl&#228;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kreysing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Boyde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ekpenyong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862928" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32225-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cojoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Guck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yip Cheung Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02886843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739843v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Benjana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Carlson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Goy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Delabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01019d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Alexandre Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Verma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00978D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chraibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.174501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lavaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5008349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Feld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Crespo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Whyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sykes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00562K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#8217;barki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanafia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M6C2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Matthews" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cazabat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. C. Sang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2011.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQC5CW9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.227801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102373w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/46/464129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. E. Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cazabat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8062492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/66004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703981q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04QS20FD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschl&#228;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kreysing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Boyde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ekpenyong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862928" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32225-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cojoc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Guck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yip Cheung Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02886843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>